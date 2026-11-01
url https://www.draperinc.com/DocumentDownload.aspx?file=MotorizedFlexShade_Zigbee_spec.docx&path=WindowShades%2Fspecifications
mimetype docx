--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -252,105 +252,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4F9E37" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C756DDB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40046E82" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="05104620" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5EE562" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F92BD70" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B7A4D8C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFDE83A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C2AFFE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="212C69C5" w14:textId="2C27DAF4" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -438,216 +412,204 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301FE7A0" w14:textId="5D26B37A" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53059F0B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B3527F" w14:textId="5781D55C" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="19B3527F" w14:textId="5DAFC1FD" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [06 10 00]</w:t>
+        <w:t>06 10 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve"> – Rough Carpentry</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve">cking for support of window shade </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E12">
         <w:t>hardware.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F70A263" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F12780B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="6F12780B" w14:textId="2593BEF1" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 07900 </w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">[07 90 00] </w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
       </w:r>
       <w:r>
         <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32943429" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA1CD9A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="7AA1CD9A" w14:textId="25EC57E7" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 21 23]</w:t>
+        <w:t>09 21 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C597C71" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0007B952" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="0007B952" w14:textId="5A633DB9" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r>
         <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435D3018" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="690AD020" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="690AD020" w14:textId="6AB867E7" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 11132</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Motorized Projection Screens: Motorized projection screens to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDF4712" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36B66983" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="36B66983" w14:textId="1D233C34" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>11 52 13</w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">] </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>- Motorized Projector Lifts: Motorized projector lifts and mounts to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFA969E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E70DE93" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="3E70DE93" w14:textId="1B8088B8" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Division 16</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>26</w:t>
       </w:r>
-      <w:r w:rsidR="001624E5">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Electrical: Electrical supply, conduit, and wiring for motorized window shades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B178991" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21054330" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EF552A" w14:textId="61301B22" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
@@ -746,59 +708,59 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Window Covering Safety Council Best for Kids™.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCF32E3" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE01052" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DEFC2B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="657CEA6A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="657CEA6A" w14:textId="26EF0572" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Submit under provisions of Section 01330</w:t>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
       </w:r>
       <w:r w:rsidR="00034926">
-        <w:t xml:space="preserve"> [01 33 26]</w:t>
+        <w:t>01 33 26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0439DAD3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8C7CDC" w14:textId="1386B779" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9EE435" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00035F7F">
@@ -1513,134 +1475,140 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B9DD7B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F728F6D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F516F8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7F2825" w14:textId="5D334951" w:rsidR="00E618E7" w:rsidRDefault="008F170C" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="6D7F2825" w14:textId="2D09CAB8" w:rsidR="00E618E7" w:rsidRDefault="008F170C" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="008F170C">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4233FD9D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9558B5" w14:textId="19E832F0" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F790E70" w14:textId="4B70DF94" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="00A50F6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622BD419" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4674B533" w14:textId="7BB1CEBB" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="4674B533" w14:textId="438DB9D1" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003C59AA">
+        <w:t>01 25 00</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF2A98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF2A98" w:rsidRPr="00CF2A98">
         <w:t xml:space="preserve">Contractor to be responsible for ALL COSTS related to a substitution requested less than 10 days prior to bid date, including cost of review by </w:t>
       </w:r>
       <w:r w:rsidR="003642B5">
         <w:t>Architect</w:t>
       </w:r>
       <w:r w:rsidR="00CF2A98" w:rsidRPr="00CF2A98">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06583182" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007002C0" w14:textId="1C8E1DF2" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
@@ -1982,70 +1950,60 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somfy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TaHoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Switch – RTS and Zigbee hub. Enables control via app and voice. Allows for integration into third party smart controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EDA4D5" w14:textId="77777777" w:rsidR="00D56026" w:rsidRDefault="00D56026" w:rsidP="00C25DC0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Optional Ethernet adaptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D93F5E" w14:textId="77777777" w:rsidR="00D56026" w:rsidRDefault="00D56026" w:rsidP="00C25DC0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6A4A">
-        <w:t>Ysia</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ysia 1 Channel Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4660D7A2" w14:textId="77777777" w:rsidR="00D56026" w:rsidRDefault="00D56026" w:rsidP="00C25DC0">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
       <w:r w:rsidRPr="009F6A4A">
-        <w:t xml:space="preserve"> 1 Channel Remote</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Ysia </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6A4A">
         <w:t xml:space="preserve"> Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3D3D91" w14:textId="77777777" w:rsidR="00D56026" w:rsidRDefault="00D56026" w:rsidP="00D56026">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Smart plugs are required every 25 feet to create a wireless mesh network using Zigbee battery motors. Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28168B0A" w14:textId="246FA3BE" w:rsidR="00A779E7" w:rsidRPr="005F665D" w:rsidRDefault="00D56026" w:rsidP="00C25DC0">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Zigbee Protocol 3.0 Smart PlugV2: How Many? _____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74450EDC" w14:textId="77777777" w:rsidR="000255BB" w:rsidRDefault="000255BB" w:rsidP="00B349AC">
@@ -6054,82 +6012,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274ADFF3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7E2459" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48455794" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DB43D2" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="4DC5AA54" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="035039BB" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="37C37AEC" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE9530A" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7">
+    <w:p w14:paraId="440FED0F" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E23547D" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="320635D0" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="615FF322" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7">
+    <w:p w14:paraId="65F61BD6" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FF3ED0" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="2D96C094" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6200,64 +6158,64 @@
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D539CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A58E1D0" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7">
+    <w:p w14:paraId="2211CCF8" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDBDF7A" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="1FF10AA8" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F77B852" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7">
+    <w:p w14:paraId="16ED9995" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE70E5D" w14:textId="77777777" w:rsidR="009A7196" w:rsidRDefault="009A7196" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="342999C2" w14:textId="77777777" w:rsidR="004E56F4" w:rsidRDefault="004E56F4" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -7107,51 +7065,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -7172,135 +7130,139 @@
     <w:rsid w:val="00035F7F"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00053BB9"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="000766BD"/>
     <w:rsid w:val="00096156"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
     <w:rsid w:val="00105074"/>
     <w:rsid w:val="00112D47"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
+    <w:rsid w:val="00152AE5"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00231293"/>
     <w:rsid w:val="00240D98"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="00250306"/>
     <w:rsid w:val="00250F91"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="00277828"/>
     <w:rsid w:val="002821E2"/>
+    <w:rsid w:val="00282B75"/>
     <w:rsid w:val="00286D66"/>
     <w:rsid w:val="0029265D"/>
     <w:rsid w:val="00293E35"/>
     <w:rsid w:val="00295470"/>
     <w:rsid w:val="002A3561"/>
     <w:rsid w:val="002B0F5F"/>
     <w:rsid w:val="002C23DB"/>
     <w:rsid w:val="002C5F7F"/>
     <w:rsid w:val="002D4835"/>
     <w:rsid w:val="002F0256"/>
     <w:rsid w:val="002F416A"/>
     <w:rsid w:val="003007E5"/>
     <w:rsid w:val="00311784"/>
     <w:rsid w:val="0031181B"/>
     <w:rsid w:val="003261CA"/>
     <w:rsid w:val="00330268"/>
     <w:rsid w:val="00333461"/>
     <w:rsid w:val="00351F5F"/>
     <w:rsid w:val="003579E1"/>
     <w:rsid w:val="003642B5"/>
     <w:rsid w:val="00366F41"/>
     <w:rsid w:val="00371F4F"/>
     <w:rsid w:val="00381514"/>
     <w:rsid w:val="00390B61"/>
     <w:rsid w:val="00390BE3"/>
     <w:rsid w:val="00394644"/>
     <w:rsid w:val="00395F26"/>
     <w:rsid w:val="003A555D"/>
     <w:rsid w:val="003B0616"/>
     <w:rsid w:val="003B1B48"/>
     <w:rsid w:val="003B5519"/>
     <w:rsid w:val="003C0E9B"/>
     <w:rsid w:val="003C3D9B"/>
+    <w:rsid w:val="003C59AA"/>
     <w:rsid w:val="003D1325"/>
     <w:rsid w:val="003D2B6B"/>
     <w:rsid w:val="003E3FE0"/>
     <w:rsid w:val="003E4A63"/>
     <w:rsid w:val="004078B5"/>
     <w:rsid w:val="0041679C"/>
     <w:rsid w:val="00420846"/>
     <w:rsid w:val="00427444"/>
     <w:rsid w:val="004317F6"/>
     <w:rsid w:val="0043488A"/>
     <w:rsid w:val="004363EB"/>
     <w:rsid w:val="00450ADC"/>
     <w:rsid w:val="004519EF"/>
     <w:rsid w:val="0045339B"/>
     <w:rsid w:val="004611BE"/>
     <w:rsid w:val="00474C3C"/>
     <w:rsid w:val="00483F3C"/>
     <w:rsid w:val="00494875"/>
     <w:rsid w:val="00496086"/>
     <w:rsid w:val="004A1546"/>
     <w:rsid w:val="004A21E8"/>
     <w:rsid w:val="004A795E"/>
     <w:rsid w:val="004B012E"/>
     <w:rsid w:val="004B4C76"/>
     <w:rsid w:val="004B7FA2"/>
     <w:rsid w:val="004C3A99"/>
     <w:rsid w:val="004C4E65"/>
     <w:rsid w:val="004D138D"/>
+    <w:rsid w:val="004E56F4"/>
     <w:rsid w:val="004E6679"/>
     <w:rsid w:val="004E6CA8"/>
     <w:rsid w:val="004F0E5C"/>
     <w:rsid w:val="005037AC"/>
     <w:rsid w:val="00510153"/>
     <w:rsid w:val="00510D3F"/>
     <w:rsid w:val="0052076C"/>
     <w:rsid w:val="00562E22"/>
     <w:rsid w:val="00576E95"/>
     <w:rsid w:val="0057706F"/>
     <w:rsid w:val="00581418"/>
     <w:rsid w:val="00587270"/>
     <w:rsid w:val="00591454"/>
     <w:rsid w:val="0059154B"/>
     <w:rsid w:val="00597368"/>
     <w:rsid w:val="005B03E8"/>
     <w:rsid w:val="005B0C97"/>
     <w:rsid w:val="005B0E7D"/>
     <w:rsid w:val="005C023B"/>
     <w:rsid w:val="005D03AB"/>
     <w:rsid w:val="005D0C93"/>
     <w:rsid w:val="005E0FC0"/>
     <w:rsid w:val="005E68BC"/>
     <w:rsid w:val="005E7CBD"/>
     <w:rsid w:val="005F665D"/>
@@ -7426,97 +7388,99 @@
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A666E3"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC476B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AD29E7"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00AF5E7B"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B10559"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B31AF1"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B8319D"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF35EF"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C21863"/>
     <w:rsid w:val="00C25DC0"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C4159F"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C60332"/>
     <w:rsid w:val="00C62222"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C73D10"/>
     <w:rsid w:val="00C815D2"/>
     <w:rsid w:val="00C92272"/>
     <w:rsid w:val="00CA0777"/>
     <w:rsid w:val="00CA24A1"/>
     <w:rsid w:val="00CA3F5A"/>
     <w:rsid w:val="00CC1C87"/>
     <w:rsid w:val="00CC6638"/>
     <w:rsid w:val="00CD12A8"/>
     <w:rsid w:val="00CE41A3"/>
     <w:rsid w:val="00CE4403"/>
     <w:rsid w:val="00CE729E"/>
     <w:rsid w:val="00CF2A98"/>
     <w:rsid w:val="00CF41F9"/>
     <w:rsid w:val="00CF49B2"/>
     <w:rsid w:val="00D06C1C"/>
     <w:rsid w:val="00D27CCD"/>
     <w:rsid w:val="00D30541"/>
     <w:rsid w:val="00D3362B"/>
+    <w:rsid w:val="00D33D4F"/>
     <w:rsid w:val="00D33F1B"/>
     <w:rsid w:val="00D361FB"/>
     <w:rsid w:val="00D4247D"/>
     <w:rsid w:val="00D44E12"/>
     <w:rsid w:val="00D539CD"/>
     <w:rsid w:val="00D56026"/>
     <w:rsid w:val="00D56600"/>
     <w:rsid w:val="00D60C4A"/>
     <w:rsid w:val="00D728FD"/>
     <w:rsid w:val="00D854CD"/>
     <w:rsid w:val="00D956C2"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00D97038"/>
     <w:rsid w:val="00DC29BB"/>
     <w:rsid w:val="00DC3A7F"/>
     <w:rsid w:val="00DE011C"/>
     <w:rsid w:val="00DE6704"/>
     <w:rsid w:val="00DE7430"/>
     <w:rsid w:val="00E01ED8"/>
     <w:rsid w:val="00E026AE"/>
     <w:rsid w:val="00E05915"/>
     <w:rsid w:val="00E171B6"/>
     <w:rsid w:val="00E17B7E"/>
     <w:rsid w:val="00E20339"/>
     <w:rsid w:val="00E21273"/>
@@ -8864,51 +8828,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A27680"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9208,69 +9172,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -9449,131 +9407,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7F614BE-6AC0-49D6-BFEF-12F7C70B27BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0615DFF9-A112-4D31-8FB4-9A9C448A434E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{745389A6-16EB-4783-85E4-493FDD5AF274}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C7D224E-081E-4B37-B937-E49CA858217E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>14041</Words>
-  <Characters>79194</Characters>
+  <Words>13885</Words>
+  <Characters>79145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1841</Lines>
-  <Paragraphs>433</Paragraphs>
+  <Lines>659</Lines>
+  <Paragraphs>185</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>92802</CharactersWithSpaces>
+  <CharactersWithSpaces>92845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>