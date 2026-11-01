--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -254,105 +254,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7658B1D2" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AABCF3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081F9344" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3E615B24" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F239D6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A1A4B3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6E385EAF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039562DA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FE01AA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67296ACC" w14:textId="04A8BC57" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -437,246 +411,231 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D098469" w14:textId="140DDEA5" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2129A70F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FAA81D" w14:textId="41B458DB" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+    <w:p w14:paraId="55FAA81D" w14:textId="732A2965" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>06 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve"> – Rough Carpentry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve">cking for support of window shade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E12">
+        <w:t>hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C104D2F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686DC615" w14:textId="583FB3AD" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t>[06 10 00]</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565514CE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190C025F" w14:textId="1A4536E4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 21 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC3C0B0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC41965" w14:textId="318AECF7" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 51 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Acoustical </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t xml:space="preserve">Tile </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0F2278" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AA02EE" w14:textId="0B518830" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>11 52 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Motorized Projection Screens: Motorized projection screens to be interfaced with shade controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723F13D0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E80AF8" w14:textId="72E9B073" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="008F48A7">
+        <w:t>11 52 13</w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Motorized Projector Lifts: Motorized projector lifts and mounts to be interfaced with shade controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F9D3F0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2344842B" w14:textId="6266AA32" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Division </w:t>
+      </w:r>
+      <w:r w:rsidR="008F48A7">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Electrical: Electrical supply, conduit, and wiring for motorized window shades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168F2158" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFED788" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9F367A" w14:textId="25169832" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...172 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F9B764" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EFD65B2" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="004E6679">
         <w:t>NFPA 70 - National Electrical Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A334CDB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D185CAD" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
@@ -748,59 +707,59 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Window Covering Safety Council Best for Kids™.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A26DEBE" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="403C2A77" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F35F26B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A1CEE2" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+    <w:p w14:paraId="33A1CEE2" w14:textId="1D99D784" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Submit under provisions of Section 01330</w:t>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
       </w:r>
       <w:r w:rsidR="00034926">
-        <w:t xml:space="preserve"> [01 33 26]</w:t>
+        <w:t>01 33 26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618A9009" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC4A49B" w14:textId="27C77275" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EB8109" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
@@ -1547,82 +1506,82 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662FFE80" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A435767" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647D01A1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB456F4" w14:textId="360647AE" w:rsidR="00E618E7" w:rsidRDefault="00484EC5" w:rsidP="006C2410">
+    <w:p w14:paraId="2AB456F4" w14:textId="31ED9442" w:rsidR="00E618E7" w:rsidRDefault="00484EC5" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00484EC5">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6378A3D5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26321060" w14:textId="753E1728" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Delete one of the following two </w:t>
@@ -1631,56 +1590,68 @@
         <w:t>paragraphs:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69AAFF3A" w14:textId="3E5A0753" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600E316E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8B2F3E" w14:textId="29008A04" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
+    <w:p w14:paraId="1B8B2F3E" w14:textId="0A38F029" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006C2410">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3536B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3536B">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0.</w:t>
       </w:r>
       <w:r w:rsidR="00681AE6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00681AE6" w:rsidRPr="00681AE6">
         <w:t>Contractor to be responsible for ALL COSTS related to a substitution requested less than 10 days prior to bid date, including cost of review by Design Professional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A00EAD" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285FE2AF" w14:textId="5924252B" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00B63DB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Select the shades required from the following paragraphs. </w:t>
@@ -1983,70 +1954,60 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somfy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TaHoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Switch – RTS and Zigbee hub. Enables control via app and voice. Allows for integration into third party smart controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536C0AD5" w14:textId="77777777" w:rsidR="006035F7" w:rsidRDefault="006035F7" w:rsidP="006035F7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Optional Ethernet adaptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E87F0B" w14:textId="77777777" w:rsidR="006035F7" w:rsidRDefault="006035F7" w:rsidP="006035F7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6A4A">
-        <w:t>Ysia</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ysia 1 Channel Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5EB7E3" w14:textId="77777777" w:rsidR="006035F7" w:rsidRDefault="006035F7" w:rsidP="006035F7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
       <w:r w:rsidRPr="009F6A4A">
-        <w:t xml:space="preserve"> 1 Channel Remote</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Ysia </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6A4A">
         <w:t xml:space="preserve"> Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C17913" w14:textId="77777777" w:rsidR="006035F7" w:rsidRDefault="006035F7" w:rsidP="006035F7">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Smart plugs are required every 25 feet to create a wireless mesh network using Zigbee battery motors. Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A2F083" w14:textId="714EA02C" w:rsidR="00A779E7" w:rsidRPr="005F665D" w:rsidRDefault="006035F7" w:rsidP="006035F7">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Zigbee Protocol 3.0 Smart PlugV2: How Many? _____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A414499" w14:textId="77777777" w:rsidR="000255BB" w:rsidRDefault="000255BB" w:rsidP="008E59AA">
@@ -5570,82 +5531,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7516BB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49F60AF4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0F18C4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D22E8CB" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="0F496B59" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="1E15AC2B" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="407AB361" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59536D9D" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7">
+    <w:p w14:paraId="48D06BD3" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A102DD" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="7EC55A8F" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BD4C0C8" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7">
+    <w:p w14:paraId="76A73A65" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF4751F" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="08781953" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5716,64 +5677,64 @@
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D539CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="418A7003" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7">
+    <w:p w14:paraId="0D0D20DF" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F7F3EF" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="4BB2BEF0" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ED63702" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7">
+    <w:p w14:paraId="61B7E15C" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0943A8" w14:textId="77777777" w:rsidR="00867EB2" w:rsidRDefault="00867EB2" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="664D7D42" w14:textId="77777777" w:rsidR="00935592" w:rsidRDefault="00935592" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -6599,51 +6560,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="59451269">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="633221295">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="933321912">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -6656,59 +6617,61 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A06324"/>
     <w:rsid w:val="00020FCD"/>
     <w:rsid w:val="0002129D"/>
     <w:rsid w:val="000255BB"/>
     <w:rsid w:val="00033146"/>
     <w:rsid w:val="00034926"/>
     <w:rsid w:val="000402D9"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="00086F7C"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000B1844"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000E42E6"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
+    <w:rsid w:val="00105FBF"/>
     <w:rsid w:val="00113F0E"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00140187"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
     <w:rsid w:val="0014751D"/>
+    <w:rsid w:val="00152AE5"/>
     <w:rsid w:val="00154E39"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="001F4128"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="002014F7"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="0025249A"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="00277828"/>
     <w:rsid w:val="002821E2"/>
     <w:rsid w:val="002862BB"/>
@@ -6849,121 +6812,124 @@
     <w:rsid w:val="00772828"/>
     <w:rsid w:val="007A0F60"/>
     <w:rsid w:val="007A38A0"/>
     <w:rsid w:val="007A3FE1"/>
     <w:rsid w:val="007B26C4"/>
     <w:rsid w:val="007B38A9"/>
     <w:rsid w:val="007B6627"/>
     <w:rsid w:val="007B6AF7"/>
     <w:rsid w:val="007B7CCD"/>
     <w:rsid w:val="007B7E79"/>
     <w:rsid w:val="007C773C"/>
     <w:rsid w:val="007E2CB6"/>
     <w:rsid w:val="007F6E59"/>
     <w:rsid w:val="008011F3"/>
     <w:rsid w:val="00801EB4"/>
     <w:rsid w:val="00810253"/>
     <w:rsid w:val="00814A3B"/>
     <w:rsid w:val="008157BD"/>
     <w:rsid w:val="008274EA"/>
     <w:rsid w:val="008411DA"/>
     <w:rsid w:val="00842E10"/>
     <w:rsid w:val="008438DD"/>
     <w:rsid w:val="008464A3"/>
     <w:rsid w:val="00853417"/>
     <w:rsid w:val="00857D71"/>
+    <w:rsid w:val="008622E5"/>
     <w:rsid w:val="00867EB2"/>
     <w:rsid w:val="00872A1D"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="00887A03"/>
     <w:rsid w:val="00897299"/>
     <w:rsid w:val="008A30C9"/>
     <w:rsid w:val="008A36B8"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B5AE0"/>
     <w:rsid w:val="008C19AF"/>
     <w:rsid w:val="008E0C81"/>
     <w:rsid w:val="008E1E1D"/>
     <w:rsid w:val="008E44F3"/>
     <w:rsid w:val="008E59AA"/>
     <w:rsid w:val="008E5D19"/>
     <w:rsid w:val="008F4698"/>
     <w:rsid w:val="008F48A7"/>
     <w:rsid w:val="008F734D"/>
     <w:rsid w:val="00901535"/>
     <w:rsid w:val="00903C7F"/>
     <w:rsid w:val="0091429E"/>
     <w:rsid w:val="00916AA7"/>
     <w:rsid w:val="009211C1"/>
+    <w:rsid w:val="00935592"/>
     <w:rsid w:val="00944E0D"/>
     <w:rsid w:val="009616F7"/>
     <w:rsid w:val="009653D0"/>
     <w:rsid w:val="00971DFE"/>
     <w:rsid w:val="00976801"/>
     <w:rsid w:val="00987546"/>
     <w:rsid w:val="009A47C6"/>
     <w:rsid w:val="009A63FA"/>
     <w:rsid w:val="009A681C"/>
     <w:rsid w:val="009C0DC8"/>
     <w:rsid w:val="009C27FC"/>
     <w:rsid w:val="00A0118A"/>
     <w:rsid w:val="00A0226A"/>
     <w:rsid w:val="00A06324"/>
     <w:rsid w:val="00A07961"/>
     <w:rsid w:val="00A15A32"/>
     <w:rsid w:val="00A16800"/>
     <w:rsid w:val="00A17402"/>
     <w:rsid w:val="00A20658"/>
     <w:rsid w:val="00A30B6B"/>
     <w:rsid w:val="00A3215C"/>
     <w:rsid w:val="00A33478"/>
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC476B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF0374"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00AF5E7B"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B02001"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B31AF1"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B42CAB"/>
     <w:rsid w:val="00B51C69"/>
     <w:rsid w:val="00B63DB4"/>
     <w:rsid w:val="00B7345F"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BB319E"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C52905"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
@@ -7014,50 +6980,51 @@
     <w:rsid w:val="00E64E25"/>
     <w:rsid w:val="00E74A39"/>
     <w:rsid w:val="00E75856"/>
     <w:rsid w:val="00E84BA9"/>
     <w:rsid w:val="00E86379"/>
     <w:rsid w:val="00E91ADB"/>
     <w:rsid w:val="00EA0066"/>
     <w:rsid w:val="00EA0397"/>
     <w:rsid w:val="00EA2DC1"/>
     <w:rsid w:val="00EA4A64"/>
     <w:rsid w:val="00EA5DCF"/>
     <w:rsid w:val="00EB0201"/>
     <w:rsid w:val="00EB361D"/>
     <w:rsid w:val="00EC7F04"/>
     <w:rsid w:val="00ED5A50"/>
     <w:rsid w:val="00EE3F75"/>
     <w:rsid w:val="00EF5ED9"/>
     <w:rsid w:val="00EF6FE5"/>
     <w:rsid w:val="00F06C55"/>
     <w:rsid w:val="00F0728D"/>
     <w:rsid w:val="00F21753"/>
     <w:rsid w:val="00F24BBC"/>
     <w:rsid w:val="00F30AA8"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F329F7"/>
+    <w:rsid w:val="00F3536B"/>
     <w:rsid w:val="00F44CE9"/>
     <w:rsid w:val="00F47779"/>
     <w:rsid w:val="00F54E43"/>
     <w:rsid w:val="00F56EA2"/>
     <w:rsid w:val="00F607AA"/>
     <w:rsid w:val="00F62F7A"/>
     <w:rsid w:val="00F6396D"/>
     <w:rsid w:val="00F66209"/>
     <w:rsid w:val="00F66312"/>
     <w:rsid w:val="00F738B0"/>
     <w:rsid w:val="00F74E1F"/>
     <w:rsid w:val="00F755CA"/>
     <w:rsid w:val="00F756FB"/>
     <w:rsid w:val="00F770EF"/>
     <w:rsid w:val="00F82372"/>
     <w:rsid w:val="00F97E04"/>
     <w:rsid w:val="00FA082A"/>
     <w:rsid w:val="00FA4990"/>
     <w:rsid w:val="00FA5F4E"/>
     <w:rsid w:val="00FA6E15"/>
     <w:rsid w:val="00FB776E"/>
     <w:rsid w:val="00FD05EB"/>
     <w:rsid w:val="00FD37F6"/>
     <w:rsid w:val="00FE4526"/>
     <w:rsid w:val="00FE4841"/>
@@ -8366,51 +8333,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="631638651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8710,54 +8677,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -8936,146 +8899,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62C5D8DA-79AF-4ACD-BFC2-A561E4CB9F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3200010E-5B39-45BD-ABA3-4904F60372A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D475B4D8-506F-4AAB-B1E9-20B28A8BA5E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59FA5721-83EF-4AF7-A6D2-D309ABAAA4A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>13204</Words>
-  <Characters>74740</Characters>
+  <Words>13095</Words>
+  <Characters>74644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1738</Lines>
-  <Paragraphs>377</Paragraphs>
+  <Lines>622</Lines>
+  <Paragraphs>175</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>87567</CharactersWithSpaces>
+  <CharactersWithSpaces>87564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>