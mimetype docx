--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -197,105 +197,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292CBB1D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34130E91" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A22B202" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0013CEB2" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12ED3F95" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AD0475" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3290CF05" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7862C443" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00102931" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D1923E9" w14:textId="17F3D6F3" w:rsidR="001624E5" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -396,215 +370,204 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5DBE1B" w14:textId="490C24E8" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4952C955" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08028C36" w14:textId="3A91F990" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="08028C36" w14:textId="2B219C0D" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [06 10 00]</w:t>
+        <w:t>06 10 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve"> – Rough Carpentry</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve">cking for support of window shade </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E12">
         <w:t>hardware.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C9AE49" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283008FA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="283008FA" w14:textId="337C7C6F" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 07900 </w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">[07 90 00] </w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
       </w:r>
       <w:r>
         <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D52C38" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0E5288" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="6E0E5288" w14:textId="79EEC4AF" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 21 23]</w:t>
+        <w:t>09 21 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368124B7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="136A5D52" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="136A5D52" w14:textId="37CC5C0A" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09510</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r>
         <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728AC849" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51328CE2" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="51328CE2" w14:textId="60C0E919" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 11132</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Motorized Projection Screens: Motorized projection screens to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B539764" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E39045" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="70E39045" w14:textId="22E145C9" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>11 52 13</w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">] </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>- Motorized Projector Lifts: Motorized projector lifts and mounts to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6522A911" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DBCD0B5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="7DBCD0B5" w14:textId="7014F581" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Division 16</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>26</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Electrical: Electrical supply, conduit, and wiring for motorized window shades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9FA04C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39D556DB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4871E1D4" w14:textId="1A96A9A3" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
@@ -707,59 +670,59 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Window Covering Safety Council Best for Kids™.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730B9EC8" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD75AD1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C3B6A7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2642FD63" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="2642FD63" w14:textId="4B3F1A82" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Submit under provisions of Section 01330</w:t>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
       </w:r>
       <w:r w:rsidR="00034926">
-        <w:t xml:space="preserve"> [01 33 26]</w:t>
+        <w:t>01 33 26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FF74D6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D322695" w14:textId="2E22D593" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FF1140" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -924,50 +887,51 @@
         <w:t>Use same room designations as indicated on the Drawings</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001925B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>field verified window dimensions, quantities, type of shade, controls, fabric, and color,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6679">
         <w:t xml:space="preserve"> and include opening sizes and key to typical mounting details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67334246" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34826AE5" w14:textId="086224B4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Delete Selection Samples paragraph if colors and shade fabrics have already been selected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4BA983" w14:textId="3F4F3284" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Selection Samples:</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">For each </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>finish</w:t>
@@ -1486,134 +1450,143 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CD904B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2558EC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D1411A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BBB8DE2" w14:textId="053B54C0" w:rsidR="00E618E7" w:rsidRDefault="0020574C" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="6BBB8DE2" w14:textId="53F5D6AB" w:rsidR="00E618E7" w:rsidRDefault="0020574C" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0020574C">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t>Toll Free Tel: 800-238-7999; Tel: 765-987-7999;</w:t>
+      </w:r>
+      <w:r w:rsidR="00433580">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153F18A8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A19AC2" w14:textId="0DE5B33C" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BAC105" w14:textId="391AA06F" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118BADAB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36922C39" w14:textId="17105F9D" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="36922C39" w14:textId="43DCA1C3" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00433580">
+        <w:t>01 25 00</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00831F99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831F99" w:rsidRPr="00831F99">
         <w:t>Contractor to be responsible for ALL COSTS related to a substitution requested less than 10 days prior to bid date, including cost of review by Design Professional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B75BE7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="354D748D" w14:textId="32783198" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Select the shades required from the following paragraphs. </w:t>
@@ -1723,50 +1696,51 @@
       <w:r w:rsidRPr="00F756FB">
         <w:t>f multiple types are required indicate the location of each in the schedule at the end of this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E6B921" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Mounting brackets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7958F0F0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Endcaps and fascia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6420321A" w14:textId="5E997EC4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Endcaps and </w:t>
       </w:r>
       <w:r w:rsidR="00736302">
         <w:t xml:space="preserve">ceiling/wall </w:t>
       </w:r>
       <w:r>
         <w:t>headbox.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422F06A8" w14:textId="5918874F" w:rsidR="00E618E7" w:rsidRDefault="00736302" w:rsidP="00736302">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Endcaps and pocket headbox</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F347F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008411DA" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
@@ -1809,51 +1783,51 @@
         <w:t>Motorized FlexShade I/O AC</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4417">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D561484" wp14:editId="79384ED6">
             <wp:extent cx="377825" cy="138536"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="451681" cy="165617"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E73442D" w14:textId="5750B101" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
@@ -2040,51 +2014,55 @@
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r w:rsidRPr="00311784">
         <w:t>NOTE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D539CD">
         <w:t xml:space="preserve"> TO SPECIFIER ** Network interfaces allow input from external sources such as sensors and third party devices. Delete those not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42498F30" w14:textId="774D7D37" w:rsidR="006602BF" w:rsidRDefault="00D96470" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D96470">
         <w:t>Wireless Network Gateway. Allows wireless devices to control shades on the wired network. Required when using Radio Frequency handheld remote. LEDs indicate the status of both the wired and wireless networks. Allows wireless control of the entire network from a single receiving point. Material: ABS plastic. Operating temperature: Ambient. Dimensions: 3 3/8" x 2" x 1 1/16" (85 x 52 x 27mm). Mounting hardware provided. Indoor use only</w:t>
       </w:r>
       <w:r w:rsidR="006602BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C408B6" w14:textId="77777777" w:rsidR="00D96470" w:rsidRDefault="00D96470" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>A\V Gateway. Used to integrate with third party control systems. Single entry point must support RS-232 and RS-485 and contain at least 6 contact closure inputs, low voltage trigger, and IR receiver input. Approved for use in plenum spaces. LCD display allows for commissioning of serial groups. Material: ABS plastic. Operating temperature: Ambient. Dimensions: 4 7/8" x 3" x 1" (124 x 83 x 32m). Mounting hardware provided. Indoor use only.</w:t>
+        <w:t xml:space="preserve">A\V Gateway. Used to integrate with third party control systems. Single entry point must support RS-232 and RS-485 and contain at least 6 contact closure inputs, low voltage trigger, and IR receiver input. Approved for use in plenum spaces. LCD display </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>allows for commissioning of serial groups. Material: ABS plastic. Operating temperature: Ambient. Dimensions: 4 7/8" x 3" x 1" (124 x 83 x 32m). Mounting hardware provided. Indoor use only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628EF393" w14:textId="77777777" w:rsidR="00D96470" w:rsidRDefault="00D96470" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact Closure Interface. Allows up to 6 contact closure inputs to be connected to the network. These are grouped into 3 sets of Up/Down signals, each of which can control any number of shades on </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>lntelliFlex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> I/O network. Configuration must be done using onboard programming buttons, without rewiring or the use of external configuration devices. Power is provided through the </w:t>
       </w:r>
@@ -2128,51 +2106,55 @@
       <w:r>
         <w:t xml:space="preserve">Central Network Controller. Touchscreen device to add advanced functionality to a network. It also acts as a router between the control network and a building IP network. Graphical user interfaces on local touchscreen as and remote access web interfaces. Automated glare control and scheduling. BACnet/IP integration. Interface to monitor and override network devices. Allows logging of shade movements, sensor readings, and user overrides. Input power: Micro USB. Operating temperature: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ambient</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>. Dimensions: 9 7/8" x 5¾" x 2" (251 x 146 x 51mm). Rough cutout: 8" x 5" x 1¾" (203 x 127 x 44mm). Mounting hardware provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D86584" w14:textId="09F8B46C" w:rsidR="00BC3185" w:rsidRDefault="00D96470" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IP Gateway. For connecting a network of IntelliFlex I/O devices to an IP network. Built-in two port network switch for connecting directly to a building network. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Can be daisy chained</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> to other IPGs to form a stand-alone network for access to all connected IntelliFlex I/O devices. Each IPG is a BACnet/IP device. Configuration is done using the built-in buttons and display. Material: ABS plastic. Operating temperature: </w:t>
+        <w:t xml:space="preserve"> to other IPGs to form a stand-alone network for access to all connected IntelliFlex I/O devices. Each IPG is a BACnet/IP device. Configuration is done using the built-in buttons and display. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Material: ABS plastic. Operating temperature: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ambient</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>. Dimensions: 4 7/8" x 3" x 1" (124 x 83 x 32mm). Mounting hardware provided</w:t>
       </w:r>
       <w:r w:rsidR="00BC3185">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBB344C" w14:textId="5521C7BE" w:rsidR="00390BE3" w:rsidRDefault="00390BE3" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Select required input device option paragraphs and delete the ones not required. 1 Network Device Connector is supplied with each input device.</w:t>
@@ -2435,51 +2417,55 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Standard Motor: 120V AC tubular motor with 4-wire pigtail. All controls and receivers will be external to the motor. Can be tied into building systems using optional external control interfaces. Only those controls listed in this section will operate this motor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707E835F" w14:textId="75B8D016" w:rsidR="001F2D37" w:rsidRDefault="001F2D37" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motorized FlexShade AC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4082BC1D" w14:textId="158F5D5C" w:rsidR="001F2D37" w:rsidRDefault="001F2D37" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:t>Standard Motor: 120V AC, single phase, 60 HZ, instantly reversible, lifetime lubricated, and equipped with internal thermal overload protector, electric brake, and pre-set accessible limit switches.</w:t>
+        <w:t xml:space="preserve">Standard Motor: 120V AC, single phase, 60 HZ, instantly reversible, lifetime lubricated, and equipped with internal thermal overload </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>protector, electric brake, and pre-set accessible limit switches.</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72776DE3" w14:textId="0E7D0B8B" w:rsidR="00E618E7" w:rsidRPr="005F665D" w:rsidRDefault="00A73C7F" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quiet Standard Motor: Motor operates at 44 Db. Motor noise is approximately 30 percent less than standard tubular motors. All controls and receivers will be external to the motor. Can be tied into building systems using optional external control interfaces. Only those controls listed will operate this motor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABF96FF" w14:textId="7D9917BE" w:rsidR="00F755CA" w:rsidRDefault="00A73C7F" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
@@ -2658,50 +2644,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="77264592" w14:textId="32B5CC08" w:rsidR="00F966C3" w:rsidRDefault="00F966C3" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Standard Motor: 120V AC tubular motor with 4-wire pigtail. All controls and receivers will be external to the motor. Can be tied into building systems using optional external control interfaces. Only those controls listed in this section will operate this motor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1247F6F7" w14:textId="41463C94" w:rsidR="00F966C3" w:rsidRDefault="00F966C3" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Motorized FlexShade Zigbee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDA1E32" w14:textId="3FB00CB7" w:rsidR="00F966C3" w:rsidRDefault="00F966C3" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Standard Motor: 120V AC, single phase, 60 HZ, instantly reversible, lifetime lubricated, and equipped with internal thermal overload protector, electric brake, and pre-set accessible limit switches.</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C55468" w14:textId="6305A082" w:rsidR="00F966C3" w:rsidRPr="005F665D" w:rsidRDefault="00F966C3" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
@@ -3063,51 +3050,55 @@
       <w:r>
         <w:t>Recharge RF Push 15 Channel Remote (Black)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7507A2C3" w14:textId="6EB22407" w:rsidR="00FE4526" w:rsidRDefault="00FE4526" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E17B7E" w:rsidRPr="005B03E8">
         <w:t>Radio Technology Motor: Motor with built-in radio receiver. 3-wire pigtail allows for attachment of optional three prong plug for plug-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E17B7E" w:rsidRPr="005B03E8">
         <w:t>an</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E17B7E" w:rsidRPr="005B03E8">
-        <w:t>-play operation. Can be tied into building systems using optional external control interfaces. Only those controls listed will operate this motor.</w:t>
+        <w:t xml:space="preserve">-play operation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17B7E" w:rsidRPr="005B03E8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Can be tied into building systems using optional external control interfaces. Only those controls listed will operate this motor.</w:t>
       </w:r>
       <w:r w:rsidR="00E17B7E">
         <w:t xml:space="preserve"> Quiet Radio Technology Motor: Quiet motor with built-in radio receiver. Operates at 44 Db. Motor noise is approximately 30 percent less than standard tubular motor. Can be tied into building systems using optional external control interfaces. Only those controls listed will operate this motor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FC0D33" w14:textId="22A361A6" w:rsidR="00FE4526" w:rsidRDefault="00E17B7E" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motorized FlexShade RTS AC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209328D5" w14:textId="4B2E42CB" w:rsidR="00FE4526" w:rsidRDefault="00FE4526" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Select the </w:t>
@@ -3460,50 +3451,51 @@
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>16-Channel wireless handheld transmitter-Silver.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED5A4E4" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="005F665D">
         <w:t>Single channel wireless wall switch for radio motor control</w:t>
       </w:r>
       <w:r>
         <w:t>-White</w:t>
       </w:r>
       <w:r w:rsidRPr="005F665D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0523724F" w14:textId="77777777" w:rsidR="007F7167" w:rsidRPr="005F665D" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="005F665D">
+        <w:lastRenderedPageBreak/>
         <w:t>Single channel wireless wall switch for radio motor control</w:t>
       </w:r>
       <w:r>
         <w:t>-Ivory</w:t>
       </w:r>
       <w:r w:rsidRPr="005F665D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE4EC02" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="005F665D">
         <w:t>Four channel wireless wall switch for radio motor control</w:t>
       </w:r>
       <w:r>
         <w:t>-White</w:t>
       </w:r>
       <w:r w:rsidRPr="005F665D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583EE21D" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
@@ -3890,50 +3882,51 @@
       <w:r>
         <w:t xml:space="preserve">Somfy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TaHoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> – RTS and Zigbee hub. Enables control via app and voice. Allows for integration into third party smart controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3688A898" w14:textId="62C98E6B" w:rsidR="00AB24FF" w:rsidRPr="005F665D" w:rsidRDefault="00AB24FF" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Optional Ethernet adaptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E98D67" w14:textId="0D7898B6" w:rsidR="00291CAB" w:rsidRDefault="00291CAB" w:rsidP="00291CAB">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Note that the IP interface requires a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>connection</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the building server to pull time data and an IP address for access to the interface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B5DA20" w14:textId="77777777" w:rsidR="007F7167" w:rsidRPr="007F7167" w:rsidRDefault="007F7167" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7167">
         <w:t>IP Interface: Interface for virtual switch, timed events, and priority events to be input on DDN.</w:t>
       </w:r>
     </w:p>
@@ -4175,50 +4168,51 @@
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Motorized FlexShade 485 AC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F91BB39" w14:textId="77777777" w:rsidR="00814A3B" w:rsidRDefault="00814A3B" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">120V AC </w:t>
       </w:r>
       <w:r w:rsidR="006C00EE">
         <w:t xml:space="preserve">Intelligent Technology </w:t>
       </w:r>
       <w:r>
         <w:t>motor with built-in low voltage controller with 3-wire pig tail and data cable. No external motor controls are required. Available with optional three prong plug. Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C85F76" w14:textId="79AD872B" w:rsidR="00814A3B" w:rsidRDefault="00814A3B" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quiet 120V AC Intelligent Technology Motor - 120V AC quiet motor with built-in low voltage controller with 3-wire pig tail and data cable. Motor operates at </w:t>
       </w:r>
       <w:r w:rsidR="007F7167">
         <w:t>44</w:t>
       </w:r>
       <w:r w:rsidR="006C00EE">
         <w:t xml:space="preserve"> dBA </w:t>
       </w:r>
       <w:r>
         <w:t>measured 3 feet from the motor. Makes no audible clicks when motor stops or starts. Available with optional three prong plug. Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3034DBB2" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00F966C3">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk72918259"/>
       <w:r>
         <w:t>Ultra Quiet 120V AC Intelligent Technology Motor - 120V AC quiet motor with built-in low voltage controller with 3-wire pig tail and data cable. Motor operates at 38 dBA measured 3 feet from the motor. Makes no audible clicks when motor stops or starts. Available with optional three prong plug. Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="3602FEF8" w14:textId="05EADCEE" w:rsidR="00814A3B" w:rsidRDefault="00814A3B" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
@@ -4495,50 +4489,51 @@
     </w:p>
     <w:p w14:paraId="6C1AFB6F" w14:textId="77777777" w:rsidR="000369BE" w:rsidRDefault="000369BE" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>8 button RS 485 switch- for up/stop/down. 5 presets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622CB55A" w14:textId="77777777" w:rsidR="000369BE" w:rsidRDefault="000369BE" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="009B2CB0">
         <w:t>0-10V control</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by lighting control system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68362A6A" w14:textId="77777777" w:rsidR="000369BE" w:rsidRDefault="000369BE" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>32-point BACnet interface-Control of up to 32 groups with feedback via BACnet over IP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C4CF77" w14:textId="77777777" w:rsidR="00370592" w:rsidRDefault="00370592" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Somfy Digital Network. SDN system of window shades with intelligent motors linked to an IP interface box and other input devices for automated glare control.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77580E3D" w14:textId="77777777" w:rsidR="00370592" w:rsidRDefault="00370592" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Bus Distribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08272217" w14:textId="77777777" w:rsidR="00370592" w:rsidRDefault="00370592" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
       </w:pPr>
       <w:r>
         <w:t>Data Hub for 485 Motor</w:t>
@@ -4848,50 +4843,51 @@
       <w:r>
         <w:t>Somfy Connect BMS Interface</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C1E58F" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Somfy Connect LTI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A90768A" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Z Wave Digital Motor Interface (ZDMI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432072EF" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Zigbee to RS485 (ZBDMI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE61CC1" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>RTS Receiver for 485</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEA0176" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>SDN 6 button wall switch (Preprogrammed for master control)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6846F48A" w14:textId="77777777" w:rsidR="007F7167" w:rsidRDefault="007F7167" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SDN 8 </w:t>
@@ -5221,50 +5217,51 @@
       <w:r>
         <w:t>Aluminum "L" Channel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56ECCDCC" w14:textId="77777777" w:rsidR="00736302" w:rsidRDefault="00736302" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Vinyl “L” Angle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559FFA14" w14:textId="77777777" w:rsidR="00736302" w:rsidRDefault="00736302" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Aluminum "U" Channel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7549AB7A" w14:textId="77777777" w:rsidR="00736302" w:rsidRDefault="00736302" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Aluminum "H" Channel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389FA0EF" w14:textId="7F178250" w:rsidR="00736302" w:rsidRDefault="00736302" w:rsidP="00AB24FF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Liners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1DE45F" w14:textId="0CAD88E2" w:rsidR="00405B35" w:rsidRDefault="00EE3F75" w:rsidP="00405B35">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Dual roller with pocket headbox</w:t>
       </w:r>
       <w:r w:rsidR="006C00EE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Pocket and endcaps designed for recessed ceiling installation of dual roller window shades.</w:t>
       </w:r>
       <w:r w:rsidR="00405B35" w:rsidRPr="00405B35">
@@ -5635,50 +5632,51 @@
         <w:t xml:space="preserve">all thickness and material selected by manufacturer to accommodate shade size. Provide with roller idler assembly of molded nylon and zinc-plated steel pin. Sliding pin to allow easy installation and removal of roller. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091429E">
         <w:t>Fabric connected to the roller tube with LSE (low surface energy) double sided adhesive specifically developed to attach coated textiles to metal</w:t>
       </w:r>
       <w:r w:rsidRPr="0074240A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091429E">
         <w:t>Adhesive attachment to eliminate horizontal impressions in fabric</w:t>
       </w:r>
       <w:r w:rsidRPr="0074240A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3490EB3D" w14:textId="77777777" w:rsidR="002C5F7F" w:rsidRDefault="002C5F7F" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="369D4878" w14:textId="1ED7335E" w:rsidR="002C5F7F" w:rsidRDefault="002C5F7F" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Up to five Draper Motorized </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>FlexShades</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> can be operated by a single motor by coupling the rollers with Draper FlexShade Coupling System. Shades can be different widths (up to 120 inches (305 cm) per panel) but all rollers must be the same diameter. Maximum group width is 30 feet (9.1 m). System consists of male and female couplings and wall or ceiling brackets. Motor can be installed in either the far left or far right shades, with no more than five panels on one motor. PLEASE NOTE: ST30 DV MOTORS AND BOTTOM-UP SHADES CANNOT BE COUPLED. Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF1FE1B" w14:textId="77777777" w:rsidR="002C5F7F" w:rsidRDefault="002C5F7F" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coupling system: Couplings to join motorized shade rollers to allow operation by single motor. FlexShade Coupling System as manufactured by Draper, Inc. Provide endcaps to receive couplers and support multiple shades. </w:t>
       </w:r>
       <w:r w:rsidRPr="0041679C">
@@ -5808,51 +5806,55 @@
       <w:r>
         <w:t>. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 0.5 percent open, .023 inches thick, 13.5 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082D0D40" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen 1% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G21. 1 percent open, .020 inches thick, 13.3 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4361F81D" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen 3% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G21. 3 percent open, .017 inches thick, 11.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20783C4A" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>E Screen 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G21. 5 percent open, .016 inches thick, 10.7 oz/square yard.</w:t>
+        <w:t xml:space="preserve">E Screen 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bacterial and fungal resistance: ASTM E 2180, ASTM G21. 5 percent open, .016 inches thick, 10.7 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FADAEDC" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. .016 inches thick. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 10 percent open, .020 inches thick, 10.3 oz/square yd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051A0ECF" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E Screen™ 0.5% with KOOLBLACK® by Mermet®: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 0.5 percent open, .025 inches thick, 14.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B6C95B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
@@ -5862,51 +5864,55 @@
       <w:r>
         <w:t>E Screen 1% with KOOLBLACK by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .021 inches thick. Weight: 12.95 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26577DB4" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen with KOOLBLACK. 3 percent open factor by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .020 inches thick, 11.3 oz. per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057E2D79" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen with KOOLBLACK. 5 percent open factor by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .019 inches thick, 10.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A32E95" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>E Screen Deco 1% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .022 inches thick. 12.30 oz/square yard.</w:t>
+        <w:t xml:space="preserve">E Screen Deco 1% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ASTM G 21. 1 percent open, .022 inches thick. 12.30 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133EE9BE" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen Deco 3% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .019 inches thick. 11.50 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F99C8CE" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Natte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>™ 3% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.023 inches. Weight: 16.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B97C2C" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
@@ -5933,51 +5939,55 @@
       <w:r>
         <w:t xml:space="preserve"> 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5% open. Thickness: 0.021 inches. Weight: 13.48 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCBBB65" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen 1% by Mermet: PVC coated fiberglass wrapped in polyester thread in a plain weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .041 inches thick, 19.10 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE0F50B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen 4% by Mermet: PVC coated fiberglass wrapped in polyester thread in a plain weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. ASTM E 2180 and ASTM G 21. Environmental benefits: RoHS - lead free. 4 percent open, .037 inches thick, 18.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3025A1A8" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>S Screen Naturals 5% by Mermet: PVC coated fiberglass wrapped in polyester thread in a fancy weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .042 inches thick 15 oz/square yard.</w:t>
+        <w:t xml:space="preserve">S Screen Naturals 5% by Mermet: PVC coated fiberglass wrapped in polyester thread in a fancy weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>&amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .042 inches thick 15 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB76AD8" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2000 by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2000 5 percent open.</w:t>
       </w:r>
@@ -6005,51 +6015,55 @@
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2100 10 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC9927B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2400 (2410) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open .019 inches thick. 14.1 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>REACH (EC 1907/2006) compliant. 3 percent open .019 inches thick. 14.1 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7605633B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2400 (2410) 3% ATF by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® antimicrobial additives. Environmental certification: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open .020 inches thick. 14.1 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BCB383" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
@@ -6081,50 +6095,51 @@
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2500 1% ATF by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® antimicrobial additives. Environmental certification: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open, .024 inches thick. 16.39 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AF454D" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SheerWeave Series SW2600 (2360) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open, .017 inches thick. 10.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77029D45" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2900 (2390) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
@@ -6157,51 +6172,55 @@
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® antimicrobial additives. Environmental certification: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .017 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABA1116" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="000D7BBC">
         <w:t xml:space="preserve">SheerWeave® Basic </w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7BBC">
-        <w:t xml:space="preserve">% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. Bacterial and Fungal Resistance ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve">% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7BBC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. Bacterial and Fungal Resistance ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D7BBC">
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D7BBC">
         <w:t xml:space="preserve">® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average </w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7BBC">
         <w:t xml:space="preserve"> percent Openness. Average Fabric Thickness: .02</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7BBC">
         <w:t xml:space="preserve"> inch. Average Fabric Weight: 1</w:t>
       </w:r>
       <w:r>
         <w:t>7.2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7BBC">
@@ -6263,51 +6282,55 @@
       <w:r>
         <w:t xml:space="preserve"> E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent Open. Average Fabric Thickness: 0.022 inch. Average Fabric Weight: 14.1 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6D22B1" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Ribbed Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D8BE1D" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>M Screen 1% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .022 inches thick, 13.12 oz/square yard.</w:t>
+        <w:t xml:space="preserve">M Screen 1% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .022 inches thick, 13.12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0221E6" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen 3% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .022 inches thick, 12.27 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DB3358" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen 5% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .022 inches thick, 11.3 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4D990D" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen Deco™ 3% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 3 percent open, .023 inches thick, 12.21 oz/square yd.</w:t>
       </w:r>
@@ -6335,51 +6358,55 @@
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 13.46 oz/sq yd, .028 inches thick. 14 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203A3DF3" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Satin Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75675B6E" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>T Screen™ 1% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 1 percent open, .028 inches thick, 13.83 oz/square yard.</w:t>
+        <w:t xml:space="preserve">T Screen™ 1% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 1 percent open, .028 inches thick, 13.83 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192B8818" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen with KOOLBLACK 1% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .024 inches thick, 13.54 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610C162" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen™ 3% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 3 percent open, .027 inches thick, 12.59 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD79D13" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen with KOOLBLACK 3% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .029 inches thick, 13.27 oz/square yard.</w:t>
       </w:r>
@@ -6391,51 +6418,55 @@
       <w:r>
         <w:t>T Screen™ with KOOLBLACK®. 5 percent openness factor by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 5 percent open, .027 inches thick, 12.48 oz/ square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F4F444" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen with KOOLBLACK. 5 percent open factor by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUAR® and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .027 inches thick, 12.48 oz/ square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4B9A76" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Twill Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21717ED4" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>9803 3% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .025 inches thick, 11.6 oz/square yard.</w:t>
+        <w:t xml:space="preserve">9803 3% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .025 inches thick, 11.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1B5C51" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2701 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. .027 inches thick. 14.6 oz/square yard.</w:t>
       </w:r>
@@ -6469,51 +6500,55 @@
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2703 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, CAN/ULC S-102. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. 3 percent open. .028 inches thick. 14.0 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0694C3" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave Series SW2705 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. GREENGUARD Gold. Manufacturer to supply GREENGUARD Gold certificate. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+        <w:t xml:space="preserve">SheerWeave Series SW2705 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. GREENGUARD Gold. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Manufacturer to supply GREENGUARD Gold certificate. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .025 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1385DA94" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2710 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
@@ -6560,51 +6595,55 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Fiberglass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6CA78C" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Ribbed Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6453F1" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vizela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> &lt; 1% by Mermet: 100 percent fiberglass with an EVA coating and PVC free. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. &lt; 1% open, .013 inches thick, 8.7 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> &lt; 1% by Mermet: 100 percent fiberglass with an EVA coating and PVC free. Fire rating: NFPA 701-10 TM#1, California </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. &lt; 1% open, .013 inches thick, 8.7 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F5133B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SilverScreen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 4% by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Verosol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>: 36 percent fiberglass and 64 percent vinyl with an ultra-fine layer of aluminum on the backside. Fire rating: NFP 92503 specification M1, NFPA 701, B5 5867 Part 2 Type B, AS 1530. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - Lead Free, Formaldehyde free. 5 percent Open, 0.020 inches thick, 11.7974 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EF6746" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
@@ -6697,51 +6736,55 @@
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G 21; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental: Certified to UL GREENGUARD and GREENGUARD Gold standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5% open. Thickness: 0.029 inches. Weight: 15.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C5656F" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunTex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 97 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
+        <w:t xml:space="preserve"> 97 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G 21; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental: Certified to UL GREENGUARD and GREENGUARD Gold standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3% open. Thickness: 0.033 inches. Weight: 16.0 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD11052" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series PW3500 (4000) by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
@@ -6801,51 +6844,55 @@
       <w:r>
         <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 10 percent open, 17.5 oz/sq yd, .035 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED9C4F1" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series PW4400 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 3 percent open, 20.7 oz/sq yd, .037 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33654F5B" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series PW4500 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
@@ -6913,51 +6960,55 @@
       <w:r>
         <w:t>. 8 percent open, .018 inches thick, 10.61 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D5FFC5" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Soltis Horizon 86 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>2,d</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Schwerbrennbar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TexyLoop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. 14 percent open, .018 inches thick, 11.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C218BC" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Soltis Master 99 by Serge Ferrari: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E 84. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TexyLoop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. 3 percent open, .0156 inches thick, 8.6 oz/ square yard.</w:t>
       </w:r>
@@ -7041,50 +7092,51 @@
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. 18.5 oz/sq yd, .036 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204FB557" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Twill Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEC832E" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SheerWeave Series PW4550 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open, 12.5 oz/sq yd, .025 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08713483" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series PW4650 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
@@ -7113,51 +7165,55 @@
       <w:r>
         <w:t xml:space="preserve">SheerWeave PW4901 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 1 percent open. 15.85 oz/sq yd, .028 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E067CC" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave PW4903 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+        <w:t>SheerWeave PW4903 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-</w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 3 percent open. 14.9 oz/sq yd, .027 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFAE5EE" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Polyester</w:t>
       </w:r>
@@ -7203,51 +7259,55 @@
       </w:r>
       <w:r w:rsidRPr="005B57B5">
         <w:t xml:space="preserve">Vinyl coated polyester yarn </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005B57B5">
         <w:t>ses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fire rating: </w:t>
       </w:r>
       <w:r w:rsidRPr="005B57B5">
         <w:t>California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80, BS 5867 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), CAN/ULC-S 109 (large &amp; small scale).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Environmental Classification: GREENGUARD and GREENGUARD Gold Certified to these standards for low chemical emissions into indoor air during product usage. DOW ECOLIBRIUM Plasticizer is a USDA Certified Bio-Based Product. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .034 inches thick, 18.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAEA5AA" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave® Series PW4001 1% by Phifer®: Vinyl coated polyester yarn uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4001 1% by Phifer®: Vinyl coated polyester yarn uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 1 percent open, 21.3 oz/sq yd, .033 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D164DAA" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C2740">
         <w:t>SheerWeave® RE-USE® 1% by Phifer®: PVC-free polyester fabric is made with 85% REPREVE® performance fiber made from recycled plastic bottles and 15% virgin polyester.  Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale</w:t>
       </w:r>
@@ -7327,51 +7387,55 @@
       <w:r w:rsidRPr="000C2740">
         <w:t xml:space="preserve"> oz/sq yd, .022 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32610320" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Decorative Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC1AA42" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7350 by Phifer: PVC-free polyester with acrylic coating. Fire rating: NFPA 101 (Class A Rating). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, ASTM E2180. Environmental Certification: Certified to GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. 0.025 inches thick, 6.54 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, ASTM E2180. Environmental Certification: Certified to GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consumer Product Safety Commission Section 101. 0.025 inches thick, 6.54 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AD7253" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7450 by Phifer: PVC-free polyester with acrylic coating. Fire rating: California Technical Bulletin 117, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .026 inches thick, 6.54 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7707DDE0" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Warp Knit</w:t>
       </w:r>
@@ -7542,51 +7606,55 @@
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>made</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD, GREENGUARD Gold, Green PVC Free. 5 percent open. Average Fabric Thickness: 0.017 inch (.043 mm). Average Fabric Weight: 5.01 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DEC4A2" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Linen Pattern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342A36CC" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7850 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacterial and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7850 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacterial and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5284FB13" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7650 by Phifer: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A0EA9F" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Thermoplastic Olefin</w:t>
       </w:r>
@@ -7663,51 +7731,55 @@
       <w:r w:rsidRPr="00BD7CAA">
         <w:t>Antimony Trioxide Free (ATF).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fire Rating: NFPA 701 Test Method 1 - 2023 Edition California State Fire Marshall Title 19, Sec 1237.1. Prop 65 &amp; Massachusetts FR Approved. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Lead free. .010 inches thick, 11 oz/square yard, opaque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C114E29" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Fiberglass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF07840" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Apagon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Style III is a 3-ply opaque shade fabric consisting of vinyl, fiberglass, and a proprietary coating for maximum blackout. Thread Count: 59 threads per square inch. Fire rating: NFPA 701-2019 Test Method 1. Environmental Benefits: ASTM D3335 85a - Lead Testing. Bacterial and fungal resistance: ASTM Method G-21-15 - Resistance to Fungi. Opaque, .0131 inches thick, 12.8 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> Style III is a 3-ply opaque shade fabric consisting of vinyl, fiberglass, and a proprietary coating for maximum blackout. Thread Count: 59 threads per square inch. Fire rating: NFPA </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>701-2019 Test Method 1. Environmental Benefits: ASTM D3335 85a - Lead Testing. Bacterial and fungal resistance: ASTM Method G-21-15 - Resistance to Fungi. Opaque, .0131 inches thick, 12.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4204BF" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flocke by Mermet: Opaque, PVC-free fiberglass textile with acrylic flocked backing. Antistatic treated. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Draper shades made with this fabric are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>GreenSpec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> listed. Opaque, .020 inches thick, 15.93 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BCD087" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunBloc</w:t>
@@ -7769,51 +7841,55 @@
       <w:r>
         <w:t>Polyester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C50A00A" w14:textId="77777777" w:rsidR="0096570C" w:rsidRDefault="0096570C" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="0096570C">
         <w:t>Apollo Blackout by JM Technical Textiles: PVC-free polyester. White backing. Fire rating: California U.S. Title 19, NFPA 701. Environmental Benefits: Antimony Trioxide Free (ATF). Halogen free. Safe use: REACH (EC 1907/2006) compliant. OEKO TEX 100 certified. Opaque. .022 inches thick, 12.7 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE81289" w14:textId="5639391B" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7001 Blackout by Phifer: PVC-free polyester with acrylic flocked backing. Fire rating: California U.S. Title 19 (small scale), BS 5867 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and fungal resistance: ASTM G21. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .023 inches thick, 11.9 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM G21. Environmental certification: Certified to UL </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .023 inches thick, 11.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1BD7C0" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave® Series SW7100 by Phifer®: L</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7B59">
         <w:t xml:space="preserve">aminated room darkening fabric that combines the woven texture of Style 2390 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C7B59">
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C7B59">
         <w:t xml:space="preserve"> the face fabric with a vinyl backing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), NFPA 101 (Class A Rating), California Technical Bulletin 117, IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacterial and Fungal resistance: ASTM E 2180, ASTM G21, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; Face includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -7846,51 +7922,55 @@
       <w:r>
         <w:t>. Bacterial and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. REACH compliant. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .026 inches thick, 13.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A331968" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7400 by Phifer: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB 2-4. 162-M80, NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD and GRENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .029 inches thick, 12.53 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55628FC9" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave Series SW7500 by Phifer: PVC-free polyester with an acrylic coating. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), IBC Section 803.1.1 (Class A Rating), CAN/CGSB 2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180 and ASTM G21. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave Series SW7500 by Phifer: PVC-free polyester with an acrylic coating. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), IBC Section 803.1.1 (Class A Rating), CAN/CGSB 2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180 and ASTM G21. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4132E62A" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave® Series SW7800 by Phifer®: PVC-free polyester with an acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale). Bacterial and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B4B26C" w14:textId="77777777" w:rsidR="00A2092A" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Sparta Twilight™ by Mermet®. 100 percent Polyester with acrylic foam coating. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180. 0% open, .014 inches thick, 9.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50586ECE" w14:textId="7BAFA74D" w:rsidR="00831F99" w:rsidRDefault="00A2092A" w:rsidP="00A2092A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Velado Blackout. 3 ply (Fiberglass, Proprietary Coating, PCE Film). Front: Fabric </w:t>
       </w:r>
@@ -8054,50 +8134,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3786434B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34D0714F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Do not begin installation until substrates have been properly prepared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B97AE1B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44FF0372" w14:textId="7EED3F85" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If substrate preparation is the responsibility of another installer, notify </w:t>
       </w:r>
       <w:r w:rsidR="00AD0E7E">
         <w:t>Design Professional</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06340AC1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="158D3587" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>PREPARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654B4459" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
@@ -8419,88 +8500,88 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61030FA5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7C1D69" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D811146" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599AC9F7" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E41FEF3" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="000302D6"/>
+    <w:p w14:paraId="1F9F87CD" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="462975C0" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="3F971C05" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB"/>
+    <w:p w14:paraId="231ABA6B" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="000302D6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B790F36" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7">
-[...6 lines deleted...]
-    <w:p w14:paraId="21C7F680" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="000302D6"/>
+    <w:p w14:paraId="4CDCBA2E" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADF5977" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="75781380" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB"/>
+    <w:p w14:paraId="1A911D93" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="000302D6"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63F8D267" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7">
-[...6 lines deleted...]
-    <w:p w14:paraId="1E315563" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="000302D6"/>
+    <w:p w14:paraId="3EF1E9B9" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A02D68" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="58FAC865" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB"/>
+    <w:p w14:paraId="27E6ADD3" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="000302D6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8576,68 +8657,68 @@
     <w:r w:rsidR="00B0327E">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B0327E">
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r w:rsidR="00B0327E">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B0327E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidR="00B0327E">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10BF2263" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7">
+    <w:p w14:paraId="441F1230" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F96DD00" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="53DEFB00" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="000302D6"/>
+    <w:p w14:paraId="7709859D" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="4357D17E" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB"/>
+    <w:p w14:paraId="1B0CB98D" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="000302D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="149E1B39" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7">
+    <w:p w14:paraId="238D546F" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108706AB" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="00E618E7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4BBC9D4A" w14:textId="77777777" w:rsidR="00BC082F" w:rsidRDefault="00BC082F" w:rsidP="000302D6"/>
+    <w:p w14:paraId="7FECFC7D" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="419F4344" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB"/>
+    <w:p w14:paraId="15E46B49" w14:textId="77777777" w:rsidR="003E2DEB" w:rsidRDefault="003E2DEB" w:rsidP="000302D6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -9490,51 +9571,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="139"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -9552,121 +9633,126 @@
     <w:rsid w:val="000302D6"/>
     <w:rsid w:val="00033146"/>
     <w:rsid w:val="00034926"/>
     <w:rsid w:val="000369BE"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="0005215C"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000B6B28"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
+    <w:rsid w:val="00152AE5"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="0020574C"/>
     <w:rsid w:val="00212EDF"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00225B7B"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="00277828"/>
     <w:rsid w:val="002821E2"/>
     <w:rsid w:val="00291CAB"/>
     <w:rsid w:val="0029265D"/>
+    <w:rsid w:val="00294132"/>
     <w:rsid w:val="00295470"/>
     <w:rsid w:val="002A3561"/>
     <w:rsid w:val="002C23DB"/>
     <w:rsid w:val="002C5F7F"/>
     <w:rsid w:val="002D4835"/>
     <w:rsid w:val="002F0256"/>
     <w:rsid w:val="002F416A"/>
     <w:rsid w:val="00311784"/>
     <w:rsid w:val="003261CA"/>
     <w:rsid w:val="00330268"/>
     <w:rsid w:val="00333461"/>
     <w:rsid w:val="00351F5F"/>
     <w:rsid w:val="003579E1"/>
     <w:rsid w:val="00366F41"/>
     <w:rsid w:val="00370592"/>
     <w:rsid w:val="00371F4F"/>
     <w:rsid w:val="00381514"/>
     <w:rsid w:val="00390B61"/>
     <w:rsid w:val="00390BE3"/>
     <w:rsid w:val="00394644"/>
     <w:rsid w:val="00395F26"/>
     <w:rsid w:val="003A7BC9"/>
     <w:rsid w:val="003B0616"/>
     <w:rsid w:val="003B1B48"/>
     <w:rsid w:val="003C0E9B"/>
     <w:rsid w:val="003C3D9B"/>
     <w:rsid w:val="003D1325"/>
     <w:rsid w:val="003D2B6B"/>
     <w:rsid w:val="003D2BEB"/>
+    <w:rsid w:val="003E2DEB"/>
     <w:rsid w:val="003E3FE0"/>
     <w:rsid w:val="003E4A63"/>
     <w:rsid w:val="00405B35"/>
     <w:rsid w:val="004078B5"/>
     <w:rsid w:val="0041679C"/>
     <w:rsid w:val="00420846"/>
     <w:rsid w:val="00427444"/>
     <w:rsid w:val="004317F6"/>
+    <w:rsid w:val="00433580"/>
     <w:rsid w:val="0043488A"/>
     <w:rsid w:val="004363EB"/>
     <w:rsid w:val="004429D7"/>
     <w:rsid w:val="00450ADC"/>
     <w:rsid w:val="004519EF"/>
     <w:rsid w:val="0045339B"/>
     <w:rsid w:val="004611BE"/>
     <w:rsid w:val="00474C3C"/>
     <w:rsid w:val="00483F3C"/>
+    <w:rsid w:val="004850E3"/>
     <w:rsid w:val="00494875"/>
     <w:rsid w:val="00496086"/>
     <w:rsid w:val="004A1546"/>
     <w:rsid w:val="004A21E8"/>
     <w:rsid w:val="004A795E"/>
     <w:rsid w:val="004B012E"/>
     <w:rsid w:val="004B4C76"/>
     <w:rsid w:val="004B7FA2"/>
     <w:rsid w:val="004C3A99"/>
     <w:rsid w:val="004C4E65"/>
     <w:rsid w:val="004D138D"/>
     <w:rsid w:val="004E6679"/>
     <w:rsid w:val="004E6CA8"/>
     <w:rsid w:val="004F0E5C"/>
     <w:rsid w:val="004F3350"/>
     <w:rsid w:val="005037AC"/>
     <w:rsid w:val="00510153"/>
     <w:rsid w:val="00510D3F"/>
     <w:rsid w:val="0052076C"/>
     <w:rsid w:val="00562E22"/>
     <w:rsid w:val="00570F75"/>
     <w:rsid w:val="00576E95"/>
     <w:rsid w:val="0057706F"/>
     <w:rsid w:val="00581418"/>
     <w:rsid w:val="0059154B"/>
@@ -9799,50 +9885,51 @@
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB24FF"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AD0E7E"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0327E"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BC082F"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF07BE"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C1387C"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
     <w:rsid w:val="00C67EF5"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C73D10"/>
@@ -11246,51 +11333,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="261227496">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11590,50 +11677,65 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11812,150 +11914,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAC7D2F4-ED8B-4796-8E0C-ED6622C3B5CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D375E3-6570-4B5C-B76F-E7F3043611E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A71E516-2AA8-47F7-9ECA-E2971AF4E395}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6D368EF-FE8E-445A-B985-AFBF5F5C6A19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>40</Pages>
-  <Words>17422</Words>
-  <Characters>97738</Characters>
+  <Words>17157</Words>
+  <Characters>97798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2272</Lines>
-  <Paragraphs>564</Paragraphs>
+  <Lines>814</Lines>
+  <Paragraphs>229</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>114596</CharactersWithSpaces>
+  <CharactersWithSpaces>114726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>