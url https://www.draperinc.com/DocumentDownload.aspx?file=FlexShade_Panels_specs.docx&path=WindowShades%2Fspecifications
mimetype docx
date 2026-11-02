--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3302D34B" w14:textId="77777777" w:rsidR="00B54757" w:rsidRDefault="00BC127A" w:rsidP="00116C90">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008171FC">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008171FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Specifier Note</w:t>
       </w:r>
       <w:r w:rsidRPr="008171FC">
         <w:t xml:space="preserve">: The purpose of this guide </w:t>
       </w:r>
       <w:r w:rsidR="00867715" w:rsidRPr="008171FC">
         <w:t>specification is to assist the S</w:t>
       </w:r>
@@ -101,51 +102,59 @@
       <w:r w:rsidR="00B54757">
         <w:t>FlexShade Panels are available up to 5 feet by 10 feet. Panels over 40 inches in length require a center support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E70AC68" w14:textId="77777777" w:rsidR="00B54757" w:rsidRDefault="00B54757" w:rsidP="00116C90">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1392C230" w14:textId="77777777" w:rsidR="0049088D" w:rsidRPr="008171FC" w:rsidRDefault="00867715" w:rsidP="00116C90">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008171FC">
         <w:t>The S</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A" w:rsidRPr="008171FC">
         <w:t>pecifier needs to edit these guide specifications to fit the needs of each specific project.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049088D" w:rsidRPr="008171FC">
-        <w:t xml:space="preserve">References have been made within the text of the specification to MasterFormat section numbers and titles. The Specifier needs to coordinate these numbers and titles with sections included for the specific project. </w:t>
+        <w:t xml:space="preserve">References have been made within the text of the specification to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0049088D" w:rsidRPr="008171FC">
+        <w:t>MasterFormat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0049088D" w:rsidRPr="008171FC">
+        <w:t xml:space="preserve"> section numbers and titles. The Specifier needs to coordinate these numbers and titles with sections included for the specific project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00306BF4" w14:textId="77777777" w:rsidR="00B8642C" w:rsidRPr="008171FC" w:rsidRDefault="00BC127A" w:rsidP="00116C90">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008171FC">
         <w:t xml:space="preserve">Throughout the guide specification, there are </w:t>
       </w:r>
       <w:r w:rsidRPr="00116C90">
         <w:t>Specifier</w:t>
       </w:r>
       <w:r w:rsidRPr="008171FC">
         <w:t xml:space="preserve"> Notes to assist in the editing of the file.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B652EC" w:rsidRPr="008171FC">
         <w:t xml:space="preserve">Desired options </w:t>
       </w:r>
       <w:r w:rsidR="00B652EC" w:rsidRPr="00315951">
         <w:t>for size</w:t>
       </w:r>
       <w:r w:rsidR="00653597">
@@ -572,148 +581,214 @@
       <w:r>
         <w:t>European Union (EU)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D169A41" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>Directive 2002/95/EC (RoHS): Directive on the restriction of the use of certain hazardous substances in electrical and electronic equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07286FC1" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>German Institute for Standardization (DIN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3554052C" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>DIN 4102-1: Fire Behaviour of Building Materials and Elements, Classification of Building Materials, Requirements and Testing.</w:t>
+        <w:t xml:space="preserve">DIN 4102-1: Fire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Building Materials and Elements, Classification of Building Materials, Requirements and Testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73573C74" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Ferrari® Group</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B71550" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Texyloop®: Polyester-PVC composite textile recycling initiative.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Texyloop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®: Polyester-PVC composite textile recycling initiative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB9A2E9" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRPr="00DA5A76" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5A76">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>France Standards, Association Francaise de Normalisation (AFNOR/NF)</w:t>
+        <w:t xml:space="preserve">France Standards, Association </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Francaise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Normalisation (AFNOR/NF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ABA06F" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>NF P92-503: Fire-Resistance of Building Materials and Elements, Electrical Burner Test for Flexible Materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D36895C" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>NF P92-512: Safety Against Fire. Reaction to Fire Tests. Determination of the durability of the fire reaction classification of materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20404965" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
-        <w:t>International Oeko-Tex® Association</w:t>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Oeko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-Tex® Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4C594B" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-        <w:t>Oeko-Tex® Standard 100: Globally uniform testing system of textiles for harmful substances which are prohibited or regulated by law, chemicals which are known to be harmful to health, and parameters which are included as a precautionary measure to safeguard health.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Oeko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-Tex® Standard 100: Globally uniform testing system of textiles for harmful substances which are prohibited or regulated by law, chemicals which are known to be harmful to health, and parameters which are included as a precautionary measure to safeguard health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550A7586" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>International Organization for Standardization (ISO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4B895F" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>ISO 6941: Burning Behaviour of Textile Fabrics, Measurement of Flame Spread Properties of Vertically Oriented Specimens.</w:t>
+        <w:t xml:space="preserve">ISO 6941: Burning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Textile Fabrics, Measurement of Flame Spread Properties of Vertically Oriented Specimens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E1C65F" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:keepNext/>
         <w:ind w:left="1022"/>
       </w:pPr>
-      <w:r>
-        <w:t>Microban® International, Ltd.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>International,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61840194" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRPr="006E338B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E338B">
-        <w:t xml:space="preserve">Microban® Protection: </w:t>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E338B">
+        <w:t xml:space="preserve">® Protection: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Antimicrobial protection </w:t>
       </w:r>
       <w:r w:rsidRPr="006E338B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>to inhibit the growth of stain-causing bacteria, mold and mildew</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203D6728" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:keepNext/>
         <w:ind w:left="1022"/>
@@ -898,51 +973,67 @@
       </w:r>
       <w:r>
         <w:t>and color.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7EA452" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00E77A60">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Specifier Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Remaining paragraphs </w:t>
       </w:r>
       <w:r w:rsidR="007A41E4">
         <w:t xml:space="preserve">in this article </w:t>
       </w:r>
       <w:r>
-        <w:t>are optional fabric requirements. DELETE paragraphs below that are not project specific.)</w:t>
+        <w:t xml:space="preserve">are optional fabric requirements. DELETE paragraphs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>below that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>not project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> specific.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3172AE30" w14:textId="77777777" w:rsidR="00E77A60" w:rsidRPr="00B477AC" w:rsidRDefault="00E77A60" w:rsidP="00E77A60">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00B477AC">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B477AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Specifier Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00B477AC">
         <w:t xml:space="preserve">: Shade fabrics listed as GREENGUARD </w:t>
       </w:r>
       <w:r w:rsidR="00AB7821">
         <w:t>Gold</w:t>
       </w:r>
       <w:r w:rsidRPr="00B477AC">
         <w:t xml:space="preserve"> qualify as low emitting materials. COORDINATE the selection of shade fabric paragraph below if GREENGUARD certification is required. DELETE paragraph and sub-paragraph below if not project specific.)</w:t>
       </w:r>
     </w:p>
@@ -974,90 +1065,150 @@
     </w:p>
     <w:p w14:paraId="33042032" w14:textId="77777777" w:rsidR="00E77A60" w:rsidRDefault="00E77A60" w:rsidP="00E77A60">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>GREENGUARD Indoor Air Quality Certified®.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4053FFA5" w14:textId="77777777" w:rsidR="00E77A60" w:rsidRDefault="00E77A60" w:rsidP="00E77A60">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B477AC">
         <w:t xml:space="preserve">GREENGUARD </w:t>
       </w:r>
       <w:r w:rsidR="00AB7821">
         <w:t>Gold.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718342D7" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
-        <w:t>Environmental Certification: Oeko-Tex® Standard 100 Certificate.</w:t>
+        <w:t xml:space="preserve">Environmental Certification: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Oeko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-Tex® Standard 100 Certificate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A83381" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Chemical Certification: REACH registration or proof of acceptance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CCD060" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Lead Free Certification: RoHS labeled or proof of certification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A62DE06" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r w:rsidRPr="003E31EA">
-        <w:t>Recycling Certification: Texyloop® Certificate.</w:t>
+        <w:t xml:space="preserve">Recycling Certification: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E31EA">
+        <w:t>Texyloop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E31EA">
+        <w:t>® Certificate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEC5C6E" w14:textId="77777777" w:rsidR="00E77A60" w:rsidRPr="00DA5A76" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA5A76">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Antimicrobial Protection Certification: Microban® Certificate</w:t>
-      </w:r>
+        <w:t>Antimicrobial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protection </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Certification:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">® </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5A76">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Certificate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E77A60" w:rsidRPr="00DA5A76">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA2B00A" w14:textId="77777777" w:rsidR="00B8642C" w:rsidRDefault="00566556" w:rsidP="008171FC">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>CLOSEOUT SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4865CB" w14:textId="77777777" w:rsidR="00B8642C" w:rsidRDefault="00BC127A" w:rsidP="00566556">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Refer to Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00422D87">
         <w:t>[</w:t>
       </w:r>
@@ -1463,83 +1614,125 @@
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">; Phone </w:t>
       </w:r>
       <w:r>
         <w:t>765.987.7999</w:t>
       </w:r>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:r w:rsidR="00BC127A">
         <w:t xml:space="preserve">website </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00FF52FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0E7EFE70" w14:textId="77777777" w:rsidR="00FD1609" w:rsidRDefault="00FD1609" w:rsidP="00FD1609">
+    <w:p w14:paraId="0E7EFE70" w14:textId="1D263C01" w:rsidR="00FD1609" w:rsidRDefault="00FD1609" w:rsidP="00FD1609">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD1609">
         <w:t>Subject</w:t>
       </w:r>
       <w:r w:rsidRPr="00B004F4">
         <w:t xml:space="preserve"> to compliance with requirements, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">manufacturers of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B004F4">
         <w:t>products of equivalent design may be acceptable i</w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00B004F4">
         <w:t xml:space="preserve"> approve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">d in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00001A3F">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00947763">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Section 01 25 00 </w:t>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00D404BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947763">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00D404BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947763">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00D404BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00947763">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00D404BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001A3F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Substitution Procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00001A3F">
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000771F8">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000771F8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Insert section number and title</w:t>
       </w:r>
       <w:r w:rsidRPr="000771F8">
         <w:t>]</w:t>
       </w:r>
@@ -1609,52 +1802,57 @@
       </w:r>
       <w:r w:rsidR="00B54757">
         <w:t>] [</w:t>
       </w:r>
       <w:r w:rsidR="00B54757">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>sloped glazing</w:t>
       </w:r>
       <w:r w:rsidR="00B54757">
         <w:t>] [</w:t>
       </w:r>
       <w:r w:rsidR="00B54757">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>skylights</w:t>
       </w:r>
       <w:r w:rsidR="00B54757">
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidR="0048356B">
         <w:t xml:space="preserve">Assembly to </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">mounting </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mounting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E77A60">
         <w:t>hardware</w:t>
       </w:r>
       <w:r w:rsidR="0048356B">
         <w:t xml:space="preserve"> and other components necessary for complete installation</w:t>
       </w:r>
       <w:r w:rsidR="00FD1609">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6039F9B5" w14:textId="77777777" w:rsidR="00664D84" w:rsidRDefault="00664D84" w:rsidP="00664D84">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD1609">
         <w:t>Basis-of-Design</w:t>
       </w:r>
       <w:r w:rsidR="0092761A">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
@@ -1872,81 +2070,85 @@
           <w:b/>
         </w:rPr>
         <w:t>Specifier Note</w:t>
       </w:r>
       <w:r>
         <w:t>: RETAIN finish paragraph with either paragraph above.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28255EF9" w14:textId="77777777" w:rsidR="0097719C" w:rsidRDefault="0097719C" w:rsidP="0097719C">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>Finish:</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D33DD9" w:rsidRPr="00D33DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Anodized] [</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D33DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00D33DD9" w:rsidRPr="00D33DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Textured Black RAL 9005] [Textured White RAL 9003] [Textured Bronze RAL 7022] [Custom RAL] </w:t>
       </w:r>
       <w:r w:rsidR="00D33DD9" w:rsidRPr="00917E1D">
         <w:t>powder coat finish to meet AAMA 2604 standard for organic coatings</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D33DD9" w:rsidRPr="00D33DD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>] ]</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB94CDA" w14:textId="77777777" w:rsidR="00813504" w:rsidRDefault="00813504" w:rsidP="00E77A60">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Mounting Spline:</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vinyl compressible spline, factory inserted in frame groove to secure fabric.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC60B3B" w14:textId="77777777" w:rsidR="00906B0B" w:rsidRDefault="00906B0B" w:rsidP="00906B0B">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>FABRIC</w:t>
       </w:r>
@@ -2052,218 +2254,404 @@
       </w:pPr>
       <w:r>
         <w:t>E Screen™ with KOOLBLACK®. 5 percent openness factor by Mermet®: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 5 percent open, .019 inches thick, 10.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F295D7" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen Deco™ 1% by Mermet®: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 1 percent open, .022 inches thick. 12.30 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766B5C27" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen Deco™ 3% by Mermet®: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 3 percent open, .019 inches thick. 11.50 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBB3889" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Natte™ 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.022 inches. Weight: 14.13 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Natte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>™ 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.022 inches. Weight: 14.13 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7496B2" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Natte™ 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.021 inches. Weight: 13.48 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Natte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>™ 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.021 inches. Weight: 13.48 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC5E39C" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen™ 1% by Mermet®: PVC coated fiberglass wrapped in polyester thread in a plain weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 3 percent open, .041 inches thick, 19.10 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B9B350" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen™ 4% by Mermet®: PVC coated fiberglass wrapped in polyester thread in a plain weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. ASTM E2180 and ASTM G21. Environmental benefits: RoHS – lead free. 4 percent open, .037 inches thick, 18.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6020BD28" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen Naturals™ 5% by Mermet®: PVC coated fiberglass wrapped in polyester thread in a fancy weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 5 percent open, .042 inches thick 15 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6305911A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2000 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2000 average 5 percent open.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2000 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2000 average 5 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679C9006" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2100 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2100 average 10 percent open.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2100 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2100 average 10 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4E2080" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2400 (2410) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open .019 inches thick. 14.1 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2400 (2410) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open .019 inches thick. 14.1 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C41C509" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2500 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open, .024 inches thick. 16.39 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2500 by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open, .024 inches thick. 16.39 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6230D1E5" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2600 (2360) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban ®antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open, .017 inches thick. 10.4 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2600 (2360) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ®antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open, .017 inches thick. 10.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F1200D" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2900 (2390) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .017 inches thick. 11.8 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2900 (2390) by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .017 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E674EBE" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Basic 3% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. Bacteria and Fungal Resistance</w:t>
+        <w:t xml:space="preserve">SheerWeave® Basic 3% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 3 percent Openness. Average Fabric Thickness: .025 inch. Average Fabric Weight: 16.4 ounces per square yard.</w:t>
+        <w:t xml:space="preserve">ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 3 percent Openness. Average Fabric Thickness: .025 inch. Average Fabric Weight: 16.4 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C449575" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Basic 5% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. Bacteria and Fungal Resistance</w:t>
+        <w:t xml:space="preserve">SheerWeave® Basic 5% by Phifer®. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent Openness. Average Fabric Thickness: 0.022 inch. Average Fabric Weight: 14.1 ounces per square yard.</w:t>
+        <w:t xml:space="preserve">ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent Openness. Average Fabric Thickness: 0.022 inch. Average Fabric Weight: 14.1 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E267973" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Ribbed Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050E29B7" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen™ 1% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 1 percent open, .022 inches thick, 13.12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B630B67" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen™ 3% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 3 percent open, .022 inches thick, 12.27 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B9318D" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen™ 5% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 5 percent open, .022 inches thick, 11.3 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AEE4D5" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>M Screen Deco™ 5% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 5 percent open, .020 inches thick, 11.3 oz/square yd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188DADE7" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW1000 SunScreen® by Phifer. PVC coated fiberglass in a ribbed weave. Fire Classification: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large scale). Bacteria and Fungal Resistance: ASTM E 2180, ASTM G21, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® by Phifer. PVC coated fiberglass in a ribbed weave. Fire Classification: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180, ASTM G21, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Environmental: Certified to UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Approximate openness factor: 25%.</w:t>
+        <w:t xml:space="preserve">Environmental: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Certified to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Approximate openness factor: 25%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E552753" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW3000 by Phifer®: Vinyl coated fiberglass and vinyl coated polyester woven into 62 by 20 mesh. Fire rating: NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 13.46 oz/sq yd, .028 inches thick. Average 14 percent open.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW3000 by Phifer®: Vinyl coated fiberglass and vinyl coated polyester woven into 62 by 20 mesh. Fire rating: NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 13.46 oz/sq yd, .028 inches thick. Average 14 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D25BAA" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Satin Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681371A8" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen™ with KOOLBLACK® 1% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 1 percent open, .024 inches thick, 13.54 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFC1F42" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen™ with KOOLBLACK® 3% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 3 percent open, .029 inches thick, 13.27 oz/square yard.</w:t>
       </w:r>
@@ -2299,563 +2687,1292 @@
       <w:r>
         <w:t>T Screen Deco™ 5% by Mermet®: PVC coated fiberglass satin style. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 5 percent open, .028 inches thick, 11.89 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE2421F" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Twill Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0F90B5" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>9803 3% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 3 percent open, .025 inches thick, 11.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332F2361" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2701 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. .027 inches thick. 14.6 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2701 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. .027 inches thick. 14.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326D1FD9" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2703 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, CAN/ULC S-102. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. 3 percent open. .028 inches thick. 14.0 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2703 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, CAN/ULC S-102. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. 3 percent open. .028 inches thick. 14.0 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6B98FB" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2705 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. GREENGUARD Gold®. Manufacturer to supply GREENGUARD Gold certificate. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .025 inches thick. 11.8 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2705 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. GREENGUARD Gold®. Manufacturer to supply GREENGUARD Gold certificate. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .025 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD8A428" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW2710 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open. .023 inches thick. 10.4 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2710 by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open. .023 inches thick. 10.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1E7D9A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>T Screen™ 1% by Mermet®: PVC coated fiberglass woven mesh. White, charcoal, or pearl backing color. Fire rating: NFPA 701-15 TM#1, California U.S. Title 19 CAN/ULC-S109-14 Small Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 1 percent open, .028 inches thick, 13.83 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC56C83" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>Fiberglass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE0C943" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Mock Leno Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D95E9DB" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>GreenScreen® Nature™ 5%: GreenScreen Nature is an inherently fire-retardant fabric constructed of 100 percent fiberglass yarn in a mock leno weave. Additional fire retardancy chemicals are not required. Recyclable, halogen- and PVC-free. Red List compliant. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109 Small &amp; Large Scale. Microbial Resistance, ASTM E2180 and ASTM G21: Pass. UL GREENGUARD®, GREENGUARD Gold®. Approximate Openness Factor: 5 percent. Average Fabric Thickness: 0.010 inch (.024 mm). Average Fabric Weight: 5.10 ounces per square yard (174 grams per square meter).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® Nature™ 5%: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Nature is an inherently fire-retardant fabric constructed of 100 percent fiberglass yarn in a mock leno weave. Additional fire retardancy chemicals are not required. Recyclable, halogen- and PVC-free. Red List compliant. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109 Small &amp; Large Scale. Microbial Resistance, ASTM E2180 and ASTM G21: Pass. UL GREENGUARD®, GREENGUARD Gold®. Approximate Openness Factor: 5 percent. Average Fabric Thickness: 0.010 inch (.024 mm). Average Fabric Weight: 5.10 ounces per square yard (174 grams per square meter).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B393A37" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Ribbed Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7B5103" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Vizela™ &lt; 1% by Mermet®: 100 percent fiberglass with an EVA coating and PVC free. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. &lt; 1% open, .013 inches thick, 8.7 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vizela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>™ &lt; 1% by Mermet®: 100 percent fiberglass with an EVA coating and PVC free. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. &lt; 1% open, .013 inches thick, 8.7 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDF8B79" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SilverScreen 4% by Verosol: 36 percent fiberglass and 64 percent vinyl with an ultra-fine layer of aluminum on the backside. Fire rating: NFP 92503 specification M1, NFPA 701, B5 5867 Part 2 Type B, AS 1530. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - Lead Free, Formaldehyde free. 5 percent Open, 0.020 inches thick, 11.7974 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SilverScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 4% by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Verosol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: 36 percent fiberglass and 64 percent vinyl with an ultra-fine layer of aluminum on the backside. Fire rating: NFP 92503 specification M1, NFPA 701, B5 5867 Part 2 Type B, AS 1530. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - Lead Free, Formaldehyde free. 5 percent Open, 0.020 inches thick, 11.7974 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F68150" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>Vinyl Coated Polyester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCBCA88" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Basketweave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14258F9C" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SunTex® 90 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. Bacteria and Fungal Resistance: ASTM E 2180 and ASTM G21; includes Microban® antimicrobial additives. Environmental: Certified to UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 10%. Thickness: 0.039 inches. Weight: 17.2 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunTex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® 90 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G21; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® antimicrobial additives. Environmental: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Certified to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 10%. Thickness: 0.039 inches. Weight: 17.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0003231A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SunTex® 95 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. Bacteria and Fungal Resistance: ASTM E 2180 and ASTM G21; includes Microban® antimicrobial additives. Environmental: Certified to UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 5%. Thickness: 0.029 inches. Weight: 15.4 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunTex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® 95 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G21; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® antimicrobial additives. Environmental: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Certified to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 5%. Thickness: 0.029 inches. Weight: 15.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13663E3E" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SunTex® 97 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. Bacteria and Fungal Resistance: ASTM E 2180 and ASTM G21; includes Microban® antimicrobial additives. Environmental: Certified to UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 3%. Thickness: 0.033 inches. Weight: 16.0 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunTex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® 97 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G21; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® antimicrobial additives. Environmental: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Certified to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> UL GREENGUARD® and GREENGUARD Gold® standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Openness factor: approximately 3%. Thickness: 0.033 inches. Weight: 16.0 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546E80ED" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW3500 (4000) by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 5 percent open, 19.2 oz/sq yd, .036 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW3500 (4000) by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>WCMA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 5 percent open, 19.2 oz/sq yd, .036 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E54F8CD" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4100 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 10 percent open, 17.5 oz/sq yd, .035 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4100 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>WCMA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 10 percent open, 17.5 oz/sq yd, .035 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD99376" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4400 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 3 percent open, 20.7 oz/sq yd, .037 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4400 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>WCMA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 3 percent open, 20.7 oz/sq yd, .037 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FAD82F" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4500 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to GREENGUARD and GREENGUARD UL Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent open, 14.4 oz/sq yd, .024 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4500 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to GREENGUARD and GREENGUARD UL Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent open, 14.4 oz/sq yd, .024 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F442D08" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4600 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 3 percent open, 17.4 oz/sq yd, .030 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4600 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 3 percent open, 17.4 oz/sq yd, .030 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55808151" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>Soltis Harmony 88 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s2,d0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, Schwerbrennbar Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through TexyLoop®. 8 percent open, .018 inches thick, 10.61 oz/square yard.</w:t>
+        <w:t>Soltis Harmony 88 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2,d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schwerbrennbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®. 8 percent open, .018 inches thick, 10.61 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEDF278" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>Soltis Horizon 86 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s2,d0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, Schwerbrennbar Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through TexyLoop®. 14 percent open, .018 inches thick, 11.2 oz/square yard.</w:t>
+        <w:t>Soltis Horizon 86 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2,d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schwerbrennbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®. 14 percent open, .018 inches thick, 11.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7BAA9A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>Soltis® Master 99 by Serge Ferrari®: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through TexyLoop®. 3 percent open, .0156 inches thick, 8.6 oz/ square yard.</w:t>
+        <w:t xml:space="preserve">Soltis® Master 99 by Serge Ferrari®: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®. 3 percent open, .0156 inches thick, 8.6 oz/ square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4CBAF2" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>Soltis® Perform 92 by Serge Ferrari®: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through TexyLoop®. 4 percent open, .018 inches thick, 12.4 oz/square yard.</w:t>
+        <w:t xml:space="preserve">Soltis® Perform 92 by Serge Ferrari®: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®. 4 percent open, .018 inches thick, 12.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DACD06D" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Decorative Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C49867" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW5000 by Phifer®: Polyester and vinyl coated polyester woven into a 42 by 20 mesh. Fire rating: California Technical Bulletin 117 Sect. E. Part 1/ /UBC (Class 1)/British Standard 5867. Varies depending on color. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, ASTM D3273, AATCC 30 Part 3, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 12.3 to14.5 oz/sq yd, .035 inches - .044 inches thick, depending on color. 5 to 10 percent open, depending on color.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW5000 by Phifer®: Polyester and vinyl coated polyester woven into a 42 by 20 mesh. Fire rating: California Technical Bulletin 117 Sect. E. Part 1/ /UBC (Class 1)/British Standard 5867. Varies depending on color. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, ASTM D3273, AATCC 30 Part 3, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 12.3 to14.5 oz/sq yd, .035 inches - .044 inches thick, depending on color. 5 to 10 percent open, depending on color.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561760BD" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Plain Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E70AC6" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® PW4800 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent openness factor. 18.5 oz/sq yd, .036 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® PW4800 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent openness factor. 18.5 oz/sq yd, .036 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F953F26" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Twill Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA459E3" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4550 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). Bacteria and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent open, 12.5 oz/sq yd, .025 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4550 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average 5 percent open, 12.5 oz/sq yd, .025 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B194570" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series PW4650 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). Bacteria and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average. 3 percent open, 13.3 oz/sq yd, .026 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series PW4650 by Phifer®: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Average. 3 percent open, 13.3 oz/sq yd, .026 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3389A9C9" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® PW4901 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 1 percent openness factor. 15.85 oz/sq yd, .028 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® PW4901 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 1 percent openness factor. 15.85 oz/sq yd, .028 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43436487" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® PW4903 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 3 percent openness factor. 14.9 oz/sq yd, .027 inches thick.</w:t>
+        <w:t xml:space="preserve">SheerWeave® PW4903 by Phifer®: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 3 percent openness factor. 14.9 oz/sq yd, .027 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B746716" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>Polyester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA37AE1" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Basketweave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19ADD2F2" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW8000 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), BS 5867 2008 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, B1 (DIN 4102-1), NFPA 101 (Class A Rating). Bacteria and fungal resistance: ASTM E 2180, ASTM G21. Environmental certification: Cradle to Cradle Certified™ Bronze and certified to ul GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101and REACH (EC 1907/2006) compliant. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Average 3% open. .019 inches thick. 7.35 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW8000 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), BS 5867 2008 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, B1 (DIN 4102-1), NFPA 101 (Class A Rating). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21. Environmental certification: Cradle to Cradle Certified™ Bronze and certified to ul GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101and REACH (EC 1907/2006) compliant. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Average 3% open. .019 inches thick. 7.35 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C825326" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Decorative Weave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBCAC59" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7450 by Phifer®: PVC-free polyester with acrylic coating. Fire rating: California Technical Bulletin 117, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating). Bacteria and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .026 inches thick, 6.54 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7450 by Phifer®: PVC-free polyester with acrylic coating. Fire rating: California Technical Bulletin 117, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .026 inches thick, 6.54 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572CC07A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Diamond Knit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE0E2C2" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>GreenScreen Evolve® 3%: GreenScreen Evolve is a fire retardant PVC-free fabric is constructed of 100 percent polyester yarn, with up to 78% Repreve polyester. Repreve is recycled and recyclable, contains low VOC's, and made in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD®, GREENGUARD Gold®, PVC Free. Approximate Openness Factor: 3 percent. Average Fabric Thickness: 0.027 inch (.068 mm). Average Fabric Weight: 8.41 ounces per square yard. Microbial Resistance, ASTM E2180 and ASTM G21: Pass.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Evolve® 3%: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Evolve is a fire retardant PVC-free fabric </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is constructed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of 100 percent polyester yarn, with up to 78% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> polyester. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is recycled and recyclable, contains low </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>VOC's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD®, GREENGUARD Gold®, PVC Free. Approximate Openness Factor: 3 percent. Average Fabric Thickness: 0.027 inch (.068 mm). Average Fabric Weight: 8.41 ounces per square yard. Microbial Resistance, ASTM E2180 and ASTM G21: Pass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50680F88" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>GreenScreen Revive® 1%. GreenScreen Revive is a fire retardant PVC-free fabric constructed of 100 percent polyester yarn, with a minimum of 89 percent Repreve polyester. Repreve is recycled and recyclable, contains low VOC's, and made in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD®, GREENGUARD Gold®. Approximate Openness Factor: 1 percent. Average Fabric Thickness: 0.019 inch (0.48 mm). Average Fabric Weight: 5.87 ounces per square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Revive® 1%. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Revive is a fire retardant PVC-free fabric constructed of 100 percent polyester yarn, with a minimum of 89 percent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> polyester. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is recycled and recyclable, contains low </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>VOC's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD®, GREENGUARD Gold®. Approximate Openness Factor: 1 percent. Average Fabric Thickness: 0.019 inch (0.48 mm). Average Fabric Weight: 5.87 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4328B357" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>GreenScreen Revive® 5%. GreenScreen Revive is a fire retardant PVC-free fabric is constructed of 100 percent polyester yarn, with a minimum of 89 percent Repreve polyester. Repreve is recycled and recyclable, contains low VOC's, and made in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD, GREENGUARD Gold, Green PVC Free. Approximate Openness Factor: 5 percent. Average Fabric Thickness: 0.017 inch (.043 mm). Average Fabric Weight: 5.01 ounces per square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Revive® 5%. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenScreen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Revive is a fire retardant PVC-free fabric </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is constructed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of 100 percent polyester yarn, with a minimum of 89 percent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> polyester. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Repreve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is recycled and recyclable, contains low </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>VOC's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD, GREENGUARD Gold, Green PVC Free. Approximate Openness Factor: 5 percent. Average Fabric Thickness: 0.017 inch (.043 mm). Average Fabric Weight: 5.01 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B74EFC5" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Linen Pattern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201EFFE8" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7650 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacteria and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7650 by Phifer®: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604C289E" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>Thermoplastic Olefin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BF1E39" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Basketweave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F74EF8" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Infinity2 1%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recycable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 1 percent open. Average Fabric Thickness: .033 inch (.838 mm) Average Fabric Weight: 14.63 ounces per square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Infinity2 1%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>recycable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 1 percent open. Average Fabric Thickness: .033 inch (.838 mm) Average Fabric Weight: 14.63 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349D46E7" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Infinity2 3%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recycable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 3 percent open. Average Fabric Thickness: .031 inch (.79 mm) Average Fabric Weight: 13.69 ounces per square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Infinity2 3%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>recycable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 3 percent open. Average Fabric Thickness: .031 inch (.79 mm) Average Fabric Weight: 13.69 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B5D859" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRPr="00D30541" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Infinity2 5%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recycable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 5 percent open. Average Fabric Thickness: .03 inch (.76 mm). Average Fabric Weight: 12.82 ounces per square yard</w:t>
+        <w:t xml:space="preserve">SheerWeave® Infinity2 5%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>recycable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD®, GREENGUARD Gold®. Average 5 percent open. Average Fabric Thickness: .03 inch (.76 mm). Average Fabric Weight: 12.82 ounces per square yard</w:t>
       </w:r>
       <w:r w:rsidRPr="00D30541">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B398C4D" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRPr="00D30541" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59C821C4" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRPr="00D30541" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="DST"/>
       </w:pPr>
       <w:r w:rsidRPr="00D30541">
         <w:t>Room Darkening Fabrics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC43417" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="ART"/>
       </w:pPr>
       <w:r>
         <w:t>Opaque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0F5908" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>PVC Coated Fiberglass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D7595B" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7100 Blackout by Phifer®: PVC-coated Fiberglass laminated with a 2-ply PVC film. Fire rating: NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 101 (Class B Rating), IBC Section 803.1.1 (Class B Rating). Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacterial Standard ASTM 6329; Style 2000 face includes Microban® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Opaque, .025 inches thick, 21.6 oz/square yard, opaque.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7100 Blackout by Phifer®: PVC-coated Fiberglass laminated with a 2-ply PVC film. Fire rating: NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 101 (Class B Rating), IBC Section 803.1.1 (Class B Rating). Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacterial Standard ASTM 6329; Style 2000 face includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. Opaque, .025 inches thick, 21.6 oz/square yard, opaque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8BBC8A" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Fiberglass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CCFB15" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Apagón Style III is a 3-ply opaque shade fabric consisting of vinyl, fiberglass, and a proprietary coating for maximum blackout. Thread Count: 59 threads per square inch. Fire rating: NFPA 701-2019 Test Method 1. Environmental Benefits: ASTM D3335 85a - Lead Testing. Bacterial and fungal resistance: ASTM Method G-21-15 – Resistance to Fungi. Opaque, .0131 inches thick, 12.8 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Apagón</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Style III is a 3-ply opaque shade fabric consisting of vinyl, fiberglass, and a proprietary coating for maximum blackout. Thread Count: 59 threads per square inch. Fire rating: NFPA 701-2019 Test Method 1. Environmental Benefits: ASTM D3335 85a - Lead Testing. Bacterial and fungal resistance: ASTM Method G-21-15 – Resistance to Fungi. Opaque, .0131 inches thick, 12.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC945B2" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Flocké® by Mermet®: Opaque, PVC-free fiberglass textile with acrylic flocked backing. Antistatic treated. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Draper shades made with this fabric are GreenSpec® listed. Opaque, .020 inches thick, 15.93 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Flocké</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">® by Mermet®: Opaque, PVC-free fiberglass textile with acrylic flocked backing. Antistatic treated. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Draper shades made with this fabric are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenSpec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® listed. Opaque, .020 inches thick, 15.93 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27839B2D" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SunBloc Series SB9000: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. Same color both sides. Opaque, .015 inches thick, 12 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunBloc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Series SB9000: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. Same </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>color</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> both sides. Opaque, .015 inches thick, 12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE4DB32" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>SunBloc Series SB9100: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. White exterior in all colors. Opaque, .013 inches thick, 12 oz/square yard.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SunBloc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Series SB9100: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. White exterior in all colors. Opaque, .013 inches thick, 12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBA02CE" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>PVC Coated Polyester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770A5334" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>Soltis® Opaque B92 by Serge Ferrari®. PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1 and 2/NFPA 701, Class A / ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Recyclable through TexyLoop®. 0 percent open, .0312 inches thick, 19.1 oz/square yard.</w:t>
+        <w:t xml:space="preserve">Soltis® Opaque B92 by Serge Ferrari®. PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1 and 2/NFPA 701, Class A / ASTM E84. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>®. 0 percent open, .0312 inches thick, 19.1 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6226DED6" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR1"/>
       </w:pPr>
       <w:r>
         <w:t>Polyester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083F95C8" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7000 Blackout by Phifer®: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), BS 5867 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacteria and fungal resistance: ASTM G21, AATCC 174-1998 Part II and III. E/nvironmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Draper shades made with this fabric are GreenSpec® listed. Opaque, .030 inches thick, 13.92 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7000 Blackout by Phifer®: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), BS 5867 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM G21, AATCC 174-1998 Part II and III. E/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nvironmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Draper shades made with this fabric are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>GreenSpec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® listed. Opaque, .030 inches thick, 13.92 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A61CB90" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave® Series SW7400 by Phifer®: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB 2-4. 162-M80, NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale). Bacteria and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .029 inches thick, 12.53 oz/square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW7400 by Phifer®: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB 2-4. 162-M80, NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .029 inches thick, 12.53 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CB05BD" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave® Series SW7500 by Phifer®: PVC-free polyester with an acrylic coating. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), IBC Section 803.1.1 (Class A Rating), CAN/CGSB 2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180 and ASTM G21. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA806DD" w14:textId="77777777" w:rsidR="007D65F1" w:rsidRDefault="007D65F1" w:rsidP="007D65F1">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave® Series SW7600 by Phifer®: PVC-free polyester with an acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacterial and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .020 inches thick, 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581C3901" w14:textId="77777777" w:rsidR="0044396D" w:rsidRDefault="0044396D" w:rsidP="0044396D">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
@@ -3110,52 +4227,65 @@
       <w:r>
         <w:t>Install window shade panels with fasteners of type, size and spacing recommended by manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C59C1EE" w14:textId="77777777" w:rsidR="00301929" w:rsidRDefault="00301929" w:rsidP="00301929">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00301929">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Specifier Note</w:t>
       </w:r>
       <w:r>
         <w:t>: DELETE mounting channel paragraph below if exterior installation is not project specific.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7189EC" w14:textId="77777777" w:rsidR="00301929" w:rsidRDefault="00301929" w:rsidP="00301929">
       <w:pPr>
         <w:pStyle w:val="PR2"/>
       </w:pPr>
-      <w:r>
-        <w:t>Install mounting channels first.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Install</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mounting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>channels first</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Slide window shade panels in from lower end.</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Install keeper tracks to secure window shade panels in frame.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C500FE" w14:textId="77777777" w:rsidR="00301929" w:rsidRDefault="00301929" w:rsidP="00301929">
       <w:pPr>
         <w:pStyle w:val="SpecifierNote"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00301929">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3272,58 +4402,58 @@
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B8642C" w:rsidSect="00B8642C">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70DE6822" w14:textId="77777777" w:rsidR="006C5B1D" w:rsidRDefault="006C5B1D">
+    <w:p w14:paraId="0C113A54" w14:textId="77777777" w:rsidR="00F93B0B" w:rsidRDefault="00F93B0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="088186C9" w14:textId="77777777" w:rsidR="006C5B1D" w:rsidRDefault="006C5B1D">
+    <w:p w14:paraId="2D17DF5C" w14:textId="77777777" w:rsidR="00F93B0B" w:rsidRDefault="00F93B0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
@@ -3350,100 +4480,100 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E9504E2" w14:textId="77777777" w:rsidR="00F91DF3" w:rsidRDefault="00F91DF3">
+  <w:p w14:paraId="0E9504E2" w14:textId="35B80AEB" w:rsidR="00F91DF3" w:rsidRDefault="00F91DF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Project Name/Project Number/</w:t>
     </w:r>
     <w:r w:rsidR="00726C0B">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "d-MMM-yy" </w:instrText>
     </w:r>
     <w:r w:rsidR="00726C0B">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00915388">
+    <w:r w:rsidR="00D404BD">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>28-Jul-26</w:t>
+      <w:t>26-Oct-26</w:t>
     </w:r>
     <w:r w:rsidR="00726C0B">
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">XX X XX - </w:t>
     </w:r>
     <w:r w:rsidR="00726C0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Futura Bk BT" w:hAnsi="Futura Bk BT"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -3639,58 +4769,58 @@
     </w:r>
     <w:r w:rsidRPr="00F773AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Draper, Inc. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>FlexShade Panels</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7454C8" w14:textId="77777777" w:rsidR="006C5B1D" w:rsidRDefault="006C5B1D">
+    <w:p w14:paraId="55B94E07" w14:textId="77777777" w:rsidR="00F93B0B" w:rsidRDefault="00F93B0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="136D953A" w14:textId="77777777" w:rsidR="006C5B1D" w:rsidRDefault="006C5B1D">
+    <w:p w14:paraId="4E6BCCC1" w14:textId="77777777" w:rsidR="00F93B0B" w:rsidRDefault="00F93B0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1BA2AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3752,69 +4882,65 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E050EC08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="PRT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
-        <w14:textFill>
-[...3 lines deleted...]
-        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SUT"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="SCHEDULE %2 - "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="DST"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PRODUCT DATA SHEET %3 - "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ART"/>
       <w:lvlText w:val="%1.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="864"/>
@@ -4595,53 +5721,54 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Terry Coffey">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::tcoffey@draperinc.com::77b23c54-7308-456f-98a8-ab8517f62eec"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -4783,119 +5910,122 @@
     <w:rsid w:val="008C540A"/>
     <w:rsid w:val="008E4C03"/>
     <w:rsid w:val="008E64F4"/>
     <w:rsid w:val="00901214"/>
     <w:rsid w:val="0090471D"/>
     <w:rsid w:val="00906B0B"/>
     <w:rsid w:val="00912101"/>
     <w:rsid w:val="00914923"/>
     <w:rsid w:val="00915388"/>
     <w:rsid w:val="00917E1D"/>
     <w:rsid w:val="009225C4"/>
     <w:rsid w:val="0092761A"/>
     <w:rsid w:val="00933260"/>
     <w:rsid w:val="00947763"/>
     <w:rsid w:val="009542D4"/>
     <w:rsid w:val="00962FBF"/>
     <w:rsid w:val="009729C9"/>
     <w:rsid w:val="00975228"/>
     <w:rsid w:val="0097719C"/>
     <w:rsid w:val="009832DB"/>
     <w:rsid w:val="0099087A"/>
     <w:rsid w:val="009A247B"/>
     <w:rsid w:val="009A3059"/>
     <w:rsid w:val="009A6776"/>
     <w:rsid w:val="009B740D"/>
+    <w:rsid w:val="009E2186"/>
     <w:rsid w:val="00A21677"/>
     <w:rsid w:val="00A21F70"/>
     <w:rsid w:val="00A37132"/>
     <w:rsid w:val="00A45D87"/>
     <w:rsid w:val="00A476C1"/>
     <w:rsid w:val="00A67726"/>
     <w:rsid w:val="00A76AAF"/>
     <w:rsid w:val="00A808BE"/>
     <w:rsid w:val="00AA2B4F"/>
     <w:rsid w:val="00AA69A8"/>
     <w:rsid w:val="00AB7821"/>
     <w:rsid w:val="00AC69AF"/>
     <w:rsid w:val="00AD473E"/>
     <w:rsid w:val="00AD7580"/>
     <w:rsid w:val="00AF4001"/>
     <w:rsid w:val="00B54757"/>
     <w:rsid w:val="00B652EC"/>
     <w:rsid w:val="00B84C11"/>
     <w:rsid w:val="00B8642C"/>
     <w:rsid w:val="00B9610F"/>
     <w:rsid w:val="00BA09D6"/>
     <w:rsid w:val="00BC064A"/>
     <w:rsid w:val="00BC127A"/>
     <w:rsid w:val="00BF630B"/>
     <w:rsid w:val="00C100A1"/>
     <w:rsid w:val="00C30AF2"/>
     <w:rsid w:val="00C3585C"/>
     <w:rsid w:val="00C379BA"/>
     <w:rsid w:val="00C51E4B"/>
     <w:rsid w:val="00C736D1"/>
     <w:rsid w:val="00CB3F92"/>
     <w:rsid w:val="00CC3DF9"/>
     <w:rsid w:val="00D024F8"/>
     <w:rsid w:val="00D03BAB"/>
     <w:rsid w:val="00D33DD9"/>
+    <w:rsid w:val="00D404BD"/>
     <w:rsid w:val="00D418B6"/>
     <w:rsid w:val="00D65088"/>
     <w:rsid w:val="00D66AD3"/>
     <w:rsid w:val="00DA3781"/>
     <w:rsid w:val="00DA4EE0"/>
     <w:rsid w:val="00DA5A76"/>
     <w:rsid w:val="00DD25BA"/>
     <w:rsid w:val="00DD38A7"/>
     <w:rsid w:val="00DF3357"/>
     <w:rsid w:val="00E276E4"/>
     <w:rsid w:val="00E405FB"/>
     <w:rsid w:val="00E44DB6"/>
     <w:rsid w:val="00E77A60"/>
     <w:rsid w:val="00EA116C"/>
     <w:rsid w:val="00EA6727"/>
     <w:rsid w:val="00EB157D"/>
     <w:rsid w:val="00EB62B0"/>
     <w:rsid w:val="00ED0A9F"/>
     <w:rsid w:val="00ED43D7"/>
     <w:rsid w:val="00ED53A7"/>
     <w:rsid w:val="00ED67F6"/>
     <w:rsid w:val="00EE3B0A"/>
     <w:rsid w:val="00EF16C8"/>
     <w:rsid w:val="00EF1A6A"/>
     <w:rsid w:val="00EF39A0"/>
     <w:rsid w:val="00F5659C"/>
     <w:rsid w:val="00F56DC2"/>
     <w:rsid w:val="00F6079B"/>
     <w:rsid w:val="00F60DE9"/>
     <w:rsid w:val="00F70DB0"/>
     <w:rsid w:val="00F748A1"/>
     <w:rsid w:val="00F773AA"/>
     <w:rsid w:val="00F90F91"/>
     <w:rsid w:val="00F91DF3"/>
+    <w:rsid w:val="00F93B0B"/>
     <w:rsid w:val="00FA0F96"/>
     <w:rsid w:val="00FD1609"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5501,51 +6631,50 @@
         <w:numId w:val="2"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HDR">
     <w:name w:val="HDR"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B8642C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4608"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
@@ -6843,51 +7972,50 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="00FF00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARCATheader">
     <w:name w:val="ARCAT header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F6079B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -7179,50 +8307,59 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a10e3c6aa7fe187db1ee6113339d9ba">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f27c1abc0f683553a104e8782fd1f6e2" ns3:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -7362,111 +8499,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA138392-A494-490C-93EA-B40918B8F5EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F421BF76-87CD-4BB9-A369-6F4CF1B7CBEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A4D37CF-629D-4D3E-8AA0-93E1F7FA3C8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>9944</Words>
-  <Characters>57180</Characters>
+  <Words>10018</Words>
+  <Characters>57107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1003</Lines>
-  <Paragraphs>298</Paragraphs>
+  <Lines>475</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>93</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="94" baseType="lpstr">
       <vt:lpstr>072500 - Weather Barriers</vt:lpstr>
       <vt:lpstr>Draper®, Inc. FlexShade® Panels</vt:lpstr>
       <vt:lpstr>GENERAL</vt:lpstr>
       <vt:lpstr>    SECTION INCLUDES</vt:lpstr>
       <vt:lpstr>        Fixed window shade panels.</vt:lpstr>
       <vt:lpstr>    REFERENCES</vt:lpstr>
@@ -7540,51 +8674,51 @@
       <vt:lpstr>    Thermoplastic Olefin</vt:lpstr>
       <vt:lpstr>        Basketweave</vt:lpstr>
       <vt:lpstr>Room Darkening Fabrics</vt:lpstr>
       <vt:lpstr>    Opaque</vt:lpstr>
       <vt:lpstr>        PVC Coated Fiberglass</vt:lpstr>
       <vt:lpstr>        Fiberglass</vt:lpstr>
       <vt:lpstr>        PVC Coated Polyester.</vt:lpstr>
       <vt:lpstr>        Polyester</vt:lpstr>
       <vt:lpstr>        Color: [Match Architect’s sample] [As selected by Architect from manufacturer’s </vt:lpstr>
       <vt:lpstr>EXECUTION</vt:lpstr>
       <vt:lpstr>    PREPARATION</vt:lpstr>
       <vt:lpstr>        Verify field dimensions of [window] [sloped glazing] [skylight] prior to fabrica</vt:lpstr>
       <vt:lpstr>        Coordinate blocking and structural support requirements of window shade panels t</vt:lpstr>
       <vt:lpstr>    INSTALLATION</vt:lpstr>
       <vt:lpstr>        Install window shade panels at locations indicated on [Drawings] [and] [approved</vt:lpstr>
       <vt:lpstr>        Comply with window shade panel manufacturer's written instructions and shop draw</vt:lpstr>
       <vt:lpstr>        Install window shade panels with fasteners of type, size and spacing recommended</vt:lpstr>
       <vt:lpstr>        Ensure window shade panels are level, plumb, and in alignment with windows.</vt:lpstr>
       <vt:lpstr>    PROTECTION</vt:lpstr>
       <vt:lpstr>        Clean and protect window shade panels after installation from damage during cons</vt:lpstr>
       <vt:lpstr>    WINDOW SHADE SCHEDULE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>66826</CharactersWithSpaces>
+  <CharactersWithSpaces>66992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5177359</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.draperinc.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>