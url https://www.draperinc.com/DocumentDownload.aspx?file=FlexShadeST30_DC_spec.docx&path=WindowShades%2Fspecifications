--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -202,105 +202,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2376CF6A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFFD739" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F064A6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0551FDF7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35888F0C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E4A08A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="27EFBE87" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336D0634" w14:textId="6E6B47FA" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade</w:t>
       </w:r>
       <w:r w:rsidR="00455D4B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4698">
         <w:t xml:space="preserve"> roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -383,216 +357,204 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD651D" w14:textId="1F1B4476" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661D1221" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044D5AED" w14:textId="454B519A" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="044D5AED" w14:textId="69277424" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [06 10 00]</w:t>
+        <w:t>06 10 00</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve"> – Rough Carpentry</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2B04">
         <w:t xml:space="preserve">cking for support of window shade </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44E12">
         <w:t>hardware.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A5EEE5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CA94E4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="46CA94E4" w14:textId="673D2E04" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Section 07900 </w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">[07 90 00] </w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
       </w:r>
       <w:r>
         <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BED687" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838E1DF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="0838E1DF" w14:textId="7F7B3552" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09260</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 21 23]</w:t>
+        <w:t>09 21 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093DDFE9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C3B474" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="25C3B474" w14:textId="4D104447" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09510</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [09 51 23]</w:t>
+        <w:t>09 51 23</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Acoustical </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
         <w:t xml:space="preserve">Tile </w:t>
       </w:r>
       <w:r>
         <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEE9291" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E79A901" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="5E79A901" w14:textId="316B2C0C" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 11132</w:t>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve"> [11 52 13]</w:t>
+        <w:t>11 52 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Motorized Projection Screens: Motorized projection screens to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C556D84" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74575F34" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="74575F34" w14:textId="5BAC7BB5" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>11 52 13</w:t>
       </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t xml:space="preserve">] </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>- Motorized Projector Lifts: Motorized projector lifts and mounts to be interfaced with shade controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EC50A4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DE7C12" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="42DE7C12" w14:textId="40EBC963" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Division 16</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="008F48A7">
         <w:t>26</w:t>
       </w:r>
-      <w:r w:rsidR="001624E5">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Electrical: Electrical supply, conduit, and wiring for motorized window shades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4A85DE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FE92DC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E54A31E" w14:textId="3CE5B33F" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
@@ -688,59 +650,59 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Window Covering Safety Council Best for Kids™.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222CF1A2" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313E95F1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490AF9F8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45247A82" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="45247A82" w14:textId="6CBE09CF" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Submit under provisions of Section 01330</w:t>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
       </w:r>
       <w:r w:rsidR="00034926">
-        <w:t xml:space="preserve"> [01 33 26]</w:t>
+        <w:t>01 33 26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237C97C8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD7A33A" w14:textId="3242AF50" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549DE486" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -1434,82 +1396,82 @@
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31038F0F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="709409AA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A43A914" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10BA5AE1" w14:textId="3515EBF9" w:rsidR="00E618E7" w:rsidRDefault="00F538DB" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="10BA5AE1" w14:textId="3099B6BF" w:rsidR="00E618E7" w:rsidRDefault="00F538DB" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00F538DB">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583D31E5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EAFF4F5" w14:textId="720AAA37" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Delete one of the following two </w:t>
@@ -1524,56 +1486,62 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5541E0" w14:textId="12E5DF44" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CD3DA4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C27B71" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="50C27B71" w14:textId="0F3B9CF8" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07875">
+        <w:t>01 25 00</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50068719" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2579BD40" w14:textId="4475ABBB" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00873DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Select the shades required from the following paragraphs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05915">
         <w:t>For each Draper window shade there are options for size, fabric, operator, operator location, controls, method of installation, hardware, and hardware finish. Refer to Draper product literature for availability of options and selection guidelines. Various options are listed in this specification section, but not all options apply to all window shades. The specifier will need to select the appropriate options, verify their availability, and delete non-applicable models and options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE3B3BF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="0079062B">
@@ -2154,70 +2122,60 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somfy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TaHoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Switch – RTS and Zigbee hub. Enables control via app and voice. Allows for integration into third party smart controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C25112" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="00CE49EB">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Optional Ethernet adaptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AD0FDB" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1 Channel Remote</w:t>
+      <w:r>
+        <w:t>Ysia 1 Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E46291E" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 5 Channel Remote</w:t>
+      <w:r>
+        <w:t>Ysia 5 Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A40E3C" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Zigbee Protocol 3.0 Smart PlugV2: How Many? _____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C2DF54" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Charging Accessories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FE5097" w14:textId="77777777" w:rsidR="0079062B" w:rsidRDefault="0079062B" w:rsidP="0079062B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Solar Kit</w:t>
       </w:r>
@@ -6946,82 +6904,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC92BDE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A4C00A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2567F1B0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F77B438" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="0E49C15B" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="0783028C" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="48057659" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08DEA94C" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7">
+    <w:p w14:paraId="73B44FF3" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611172DE" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="676C0B32" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BC05798" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7">
+    <w:p w14:paraId="26267400" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CED4F3E" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="2C3CDF6B" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7092,64 +7050,64 @@
     <w:r w:rsidR="00A1789F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A1789F">
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r w:rsidR="00A1789F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A1789F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidR="00A1789F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62CC75A5" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7">
+    <w:p w14:paraId="795250CC" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CA2CC2" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="65F28D1B" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F12E2EA" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7">
+    <w:p w14:paraId="4503FEA1" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12982465" w14:textId="77777777" w:rsidR="007B3B37" w:rsidRDefault="007B3B37" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="454C3DC8" w14:textId="77777777" w:rsidR="005B19E1" w:rsidRDefault="005B19E1" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -8065,51 +8023,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -8127,50 +8085,51 @@
     <w:rsid w:val="00033146"/>
     <w:rsid w:val="00034926"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="00086EB7"/>
     <w:rsid w:val="000A0C74"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000D2DC5"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
     <w:rsid w:val="00115F8F"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
+    <w:rsid w:val="00152AE5"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="001660E6"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="00210978"/>
     <w:rsid w:val="00212D0D"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="00274319"/>
     <w:rsid w:val="00277828"/>
     <w:rsid w:val="002821E2"/>
     <w:rsid w:val="0029265D"/>
@@ -8232,50 +8191,51 @@
     <w:rsid w:val="004A795E"/>
     <w:rsid w:val="004B012E"/>
     <w:rsid w:val="004B4C76"/>
     <w:rsid w:val="004B7FA2"/>
     <w:rsid w:val="004C3A99"/>
     <w:rsid w:val="004C4E65"/>
     <w:rsid w:val="004D138D"/>
     <w:rsid w:val="004E6679"/>
     <w:rsid w:val="004E6CA8"/>
     <w:rsid w:val="004F0E5C"/>
     <w:rsid w:val="005037AC"/>
     <w:rsid w:val="00510153"/>
     <w:rsid w:val="005101B0"/>
     <w:rsid w:val="00510D3F"/>
     <w:rsid w:val="0052076C"/>
     <w:rsid w:val="00550616"/>
     <w:rsid w:val="00562E22"/>
     <w:rsid w:val="00576E95"/>
     <w:rsid w:val="0057706F"/>
     <w:rsid w:val="00581418"/>
     <w:rsid w:val="0059154B"/>
     <w:rsid w:val="00597368"/>
     <w:rsid w:val="005B03E8"/>
     <w:rsid w:val="005B0C97"/>
     <w:rsid w:val="005B0E7D"/>
+    <w:rsid w:val="005B19E1"/>
     <w:rsid w:val="005C023B"/>
     <w:rsid w:val="005D03AB"/>
     <w:rsid w:val="005D0C93"/>
     <w:rsid w:val="005E0FC0"/>
     <w:rsid w:val="005E68BC"/>
     <w:rsid w:val="005E7CBD"/>
     <w:rsid w:val="005F665D"/>
     <w:rsid w:val="005F6977"/>
     <w:rsid w:val="00604754"/>
     <w:rsid w:val="00607315"/>
     <w:rsid w:val="006504C4"/>
     <w:rsid w:val="00651C1D"/>
     <w:rsid w:val="00652AEB"/>
     <w:rsid w:val="006602BF"/>
     <w:rsid w:val="00666BED"/>
     <w:rsid w:val="0067692D"/>
     <w:rsid w:val="00677903"/>
     <w:rsid w:val="00682878"/>
     <w:rsid w:val="00684DFB"/>
     <w:rsid w:val="006867E8"/>
     <w:rsid w:val="00691CF9"/>
     <w:rsid w:val="006A17E2"/>
     <w:rsid w:val="006A724F"/>
     <w:rsid w:val="006B2526"/>
     <w:rsid w:val="006B2B04"/>
@@ -8299,50 +8259,51 @@
     <w:rsid w:val="00727FF7"/>
     <w:rsid w:val="00733C36"/>
     <w:rsid w:val="007362C1"/>
     <w:rsid w:val="007377F0"/>
     <w:rsid w:val="0074240A"/>
     <w:rsid w:val="007442E1"/>
     <w:rsid w:val="007521E2"/>
     <w:rsid w:val="00752E70"/>
     <w:rsid w:val="00754EDE"/>
     <w:rsid w:val="00763DFC"/>
     <w:rsid w:val="00767680"/>
     <w:rsid w:val="00772828"/>
     <w:rsid w:val="00782A6C"/>
     <w:rsid w:val="0078398E"/>
     <w:rsid w:val="0079062B"/>
     <w:rsid w:val="007A0F60"/>
     <w:rsid w:val="007A3FE1"/>
     <w:rsid w:val="007B38A9"/>
     <w:rsid w:val="007B3B37"/>
     <w:rsid w:val="007B6627"/>
     <w:rsid w:val="007B6AF7"/>
     <w:rsid w:val="007B7CCD"/>
     <w:rsid w:val="007B7E79"/>
     <w:rsid w:val="007C773C"/>
     <w:rsid w:val="007E2CB6"/>
+    <w:rsid w:val="007F30ED"/>
     <w:rsid w:val="007F6E59"/>
     <w:rsid w:val="008011F3"/>
     <w:rsid w:val="00801EB4"/>
     <w:rsid w:val="00810253"/>
     <w:rsid w:val="00814A3B"/>
     <w:rsid w:val="008157BD"/>
     <w:rsid w:val="008274EA"/>
     <w:rsid w:val="00827D49"/>
     <w:rsid w:val="008411DA"/>
     <w:rsid w:val="00842E10"/>
     <w:rsid w:val="008438DD"/>
     <w:rsid w:val="008464A3"/>
     <w:rsid w:val="00853417"/>
     <w:rsid w:val="00857D71"/>
     <w:rsid w:val="00872A1D"/>
     <w:rsid w:val="00873DAA"/>
     <w:rsid w:val="0087411E"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="008830EC"/>
     <w:rsid w:val="00887A03"/>
     <w:rsid w:val="00897299"/>
     <w:rsid w:val="008A30C9"/>
     <w:rsid w:val="008A36B8"/>
     <w:rsid w:val="008B5AE0"/>
     <w:rsid w:val="008C19AF"/>
@@ -8353,90 +8314,93 @@
     <w:rsid w:val="008E5D19"/>
     <w:rsid w:val="008F4698"/>
     <w:rsid w:val="008F48A7"/>
     <w:rsid w:val="008F734D"/>
     <w:rsid w:val="00903C7F"/>
     <w:rsid w:val="0091429E"/>
     <w:rsid w:val="00916AA7"/>
     <w:rsid w:val="009211C1"/>
     <w:rsid w:val="0092489B"/>
     <w:rsid w:val="00944E0D"/>
     <w:rsid w:val="009616F7"/>
     <w:rsid w:val="009653D0"/>
     <w:rsid w:val="00971DFE"/>
     <w:rsid w:val="00976801"/>
     <w:rsid w:val="00983D73"/>
     <w:rsid w:val="00987546"/>
     <w:rsid w:val="009A47C6"/>
     <w:rsid w:val="009A63FA"/>
     <w:rsid w:val="009A681C"/>
     <w:rsid w:val="009B2CB0"/>
     <w:rsid w:val="009C0DC8"/>
     <w:rsid w:val="009C27FC"/>
     <w:rsid w:val="00A0118A"/>
     <w:rsid w:val="00A0226A"/>
     <w:rsid w:val="00A06324"/>
+    <w:rsid w:val="00A07875"/>
     <w:rsid w:val="00A07961"/>
     <w:rsid w:val="00A15A32"/>
     <w:rsid w:val="00A16800"/>
     <w:rsid w:val="00A17402"/>
     <w:rsid w:val="00A1789F"/>
     <w:rsid w:val="00A20658"/>
     <w:rsid w:val="00A30B6B"/>
     <w:rsid w:val="00A3215C"/>
     <w:rsid w:val="00A33478"/>
     <w:rsid w:val="00A35098"/>
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A54AA3"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A7014B"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA2BF0"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC476B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AD5F40"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00AF5E7B"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B0608E"/>
     <w:rsid w:val="00B20447"/>
     <w:rsid w:val="00B21F17"/>
+    <w:rsid w:val="00B21F1C"/>
+    <w:rsid w:val="00B23445"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B31AF1"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B43EFF"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BC2098"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C73D10"/>
     <w:rsid w:val="00C757BD"/>
@@ -9812,51 +9776,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C95B23"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10452,76 +10416,76 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
-  <Words>14923</Words>
-  <Characters>83126</Characters>
+  <Words>14603</Words>
+  <Characters>83241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2078</Lines>
-  <Paragraphs>760</Paragraphs>
+  <Lines>693</Lines>
+  <Paragraphs>195</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>97289</CharactersWithSpaces>
+  <CharactersWithSpaces>97649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>