--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -210,105 +210,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39047481" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF63F38" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E436B0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7512D4C7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E79C423" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506657A5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="013D2232" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2155960F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6A7246" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6645DE2C" w14:textId="1C44D54F" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -390,1151 +364,1138 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29942EE1" w14:textId="1006C679" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D73F56" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A598AA" w14:textId="3AB97E8A" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="40A598AA" w14:textId="6BFE5D15" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>06 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve"> – Rough Carpentry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve">cking for support of window shade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E12">
+        <w:t>hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDE841B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127ECB31" w14:textId="4B36522A" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t>[06 10 00]</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2545BFF0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE1294F" w14:textId="1E6B86FD" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 21 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFAB4B5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF36B14" w14:textId="420979E4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 51 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Acoustical </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t xml:space="preserve">Tile </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245FCAB0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EF9569" w14:textId="138F72B2" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>11 52 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Motorized Projection Screens: Motorized projection screens to be interfaced with shade controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47439DF5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080F9E6B" w14:textId="20ACECCA" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="008F48A7">
+        <w:t>11 52 13</w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Motorized Projector Lifts: Motorized projector lifts and mounts to be interfaced with shade controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D1D40" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75980ACC" w14:textId="0FB09F03" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Division </w:t>
+      </w:r>
+      <w:r w:rsidR="008F48A7">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Electrical: Electrical supply, conduit, and wiring for motorized window shades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E31930" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774A219F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F8D322" w14:textId="7D623A2A" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="2BDE841B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:r w:rsidRPr="00A37786">
+        <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8C1A6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="127ECB31" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="3DB9F8B6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="2545BFF0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:r w:rsidRPr="004E6679">
+        <w:t>NFPA 70 - National Electrical Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22873E41" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE1294F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="396BF8D0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="7BFAB4B5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:r w:rsidRPr="004E6679">
+        <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E351C0D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF36B14" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="56820C6B" w14:textId="511A1BD4" w:rsidR="00E618E7" w:rsidRDefault="00AD170A" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09510</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="245FCAB0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+        <w:t xml:space="preserve">UL </w:t>
+      </w:r>
+      <w:r w:rsidR="00E618E7">
+        <w:t xml:space="preserve">GREENGUARD </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0226A">
+        <w:t>Gold</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56233BB6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EF9569" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="20B6A2F7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 11132</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="47439DF5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+        <w:t>US Green Building Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19969C26" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="080F9E6B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+    <w:p w14:paraId="41F11D0B" w14:textId="74737985" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="5A3D1D40" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:r w:rsidRPr="00F6396D">
+        <w:t>ANSI/WCMA A100.1-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00471419">
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230C8898" w14:textId="77777777" w:rsidR="00471419" w:rsidRDefault="00471419" w:rsidP="00471419">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5013CF82" w14:textId="32E0E4F2" w:rsidR="00471419" w:rsidRDefault="00471419" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Window Covering Safety Council Best for Kids™.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F41486" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75980ACC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="03C4373E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198801D8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BB776A" w14:textId="7494A448" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Division 16</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="64E31930" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00034926">
+        <w:t>01 33 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE0DCF8" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="774A219F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+    <w:p w14:paraId="508A1087" w14:textId="09E6D89F" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Product Data:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA8DD3D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preparation instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C50F6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Installation and maintenance instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFAEB79" w14:textId="09A2C289" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Styles, material descriptions, dimensions of individual components, profiles, features, finishes</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and operating instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01284F69" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Storage and handling requirements and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027B2971" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mounting details and installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F193AA" w14:textId="440DB698" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Typical wiring diagrams </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> integration of motor controllers with building management system, audiovisual</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and lighting control systems as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BACE43" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4087C857" w14:textId="41DC8957" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Include the following paragraph for projects with complex requirements for window treatment.</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341D8FF1" w14:textId="5D22C13B" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Shop Drawings:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Plans, elevations, sections, product details, installation details, operational clearances, wiring diagrams</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> and relationship to adjacent work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D27DE53" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8904D3" w14:textId="336C88DA" w:rsidR="00E618E7" w:rsidRPr="00394644" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394644">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394644">
+        <w:t>Delete the following paragraphs if LEED is not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8AD110" w14:textId="321FE488" w:rsidR="00E618E7" w:rsidRPr="00366F41" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00366F41">
+        <w:t>LEED Submittals:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366F41">
+        <w:t>Provide documentation of how the requirements of Credit will be met</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74835EC7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED7DDD1" w14:textId="40C025EA" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Window Treatment Schedule:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>For all roller shades.</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Use same room designations as indicated on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001925B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>field verified window dimensions, quantities, type of shade, controls, fabric, and color,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> and include opening sizes and key to typical mounting details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A659FEC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B50A75" w14:textId="64CD2D85" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Delete Selection Samples paragraph if colors and shade fabrics have already been selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575F0FA8" w14:textId="09B72245" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Selection Samples:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, two complete sets of shade cloth options and aluminum finish color samples representing manufacturer's full range of available colors and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E8821C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D46376" w14:textId="2DC03FE6" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verification Samples:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, two complete sets of shade components, unassembled, demonstrating compliance with specified requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Shade fabric sample and aluminum finish sample as selected,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4835">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>representing actual product, color, and patterns.</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mark face of material to indicate interior faces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF85FEF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F854B43" w14:textId="5D341373" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Maintenance Data:</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Methods for maintaining roller shades, precautions regarding cleaning materials and methods, instructions for operating hardware and controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A51180" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629D0BE7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Manufacturer's Certificates: Certify products meet or exceed specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDE83CC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C72EBA6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>REFERENCES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71F8D322" w14:textId="7D623A2A" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC6FE2A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1011A0AC" w14:textId="3629B8B8" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Manufacturer Qualifications: Obtain roller shades through one source from a single manufacturer with a minimum of twenty </w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>years’ experience</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in manufacturing products comparable to those specified in this section.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A" w:rsidRPr="007362C1">
+        <w:t>Manufacturers that do not meet the required experience requirements must submit life cycle test data showing minimum 2000 complete operational cycles for each year of warranty showing no failure and that shade remains fit for use as a</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A" w:rsidRPr="007362C1">
+        <w:t xml:space="preserve"> operable shade).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4DB370" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E99812" w14:textId="15DF0F15" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NFPA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>e-Test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>Passes NFPA 70</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>. Materials tested shall be identical to products proposed for use.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A" w:rsidRPr="007362C1">
+        <w:t>Show complete manufacturer data (name,</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A" w:rsidRPr="007362C1">
+        <w:t>location,</w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD170A" w:rsidRPr="007362C1">
+        <w:t>contact) and certification from manufacturer that the fabrics sourced for this project comply with the test data provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467BAFD9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1215F259" w14:textId="14D34FC6" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
-        <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
-[...137 lines deleted...]
-        <w:t>Product Data:</w:t>
+        <w:t>Include a mock-up if the project size and/or quality warrant taking such a precaution.</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER **</w:t>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>The following is one example of how a mock-up on a large project might be specified.</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Include the following paragraph for projects with complex requirements for window treatment.</w:t>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFF03FD" w14:textId="4F873DD1" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Mock-Up:</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="341D8FF1" w14:textId="5D22C13B" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve">Provide a mock-up of one of each </w:t>
+      </w:r>
+      <w:r w:rsidR="005515AC" w:rsidRPr="004E6679">
+        <w:t>type of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> roller shade assembly specified for evaluation of mounting, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DE7" w:rsidRPr="004E6679">
+        <w:t>appearance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> and accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484901F0" w14:textId="6C2C8EDA" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Locate mock-up in window</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DE7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) designated by Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DC25EF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Do not proceed with remaining work until mock-up is accepted by Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA8222F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10342F2E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D02C3D7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1FD790" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6679">
-        <w:t>Shop Drawings:</w:t>
+      <w:r w:rsidRPr="00903C7F">
+        <w:t>Do not deliver window shades until building is enclosed and con</w:t>
+      </w:r>
+      <w:r>
+        <w:t>struction within spaces where shades will be installed is substantially complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169D7B98" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329B2640" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deliver products in manufacturer's original, unopened, undamaged containers with labels intact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0517294A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="6497ACA9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Label containers and shades according to Window Shade Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C7B2C0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D21440B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Store products in manufacturer's unopened packaging until ready for installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303C4119" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129A3387" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEQUENCING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B7748C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FEE2AB" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that locating templates and other information required for installation of products of this section are furnished to affected trades in time to prevent interruption of construction progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454AA2B9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B515C8F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ensure that products of this section are supplied to affected trades in time to prevent interruption of construction progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B58D37B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B60759" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PROJECT CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5744D03A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F51452" w14:textId="125B4EA0" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Install roller shades after finish work and ambient temperature, humidity</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DE7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and ventilation conditions are maintained at levels recommended for project upon completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261939B3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C74C70" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WARRANTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CC384E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D98FD72" w14:textId="5558D680" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E70">
+        <w:t>Hardware and Shade Fabric</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6679">
-[...9 lines deleted...]
-    <w:p w14:paraId="6D27DE53" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:r w:rsidRPr="00752E70">
+        <w:t xml:space="preserve">Draper standard </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DE7" w:rsidRPr="00752E70">
+        <w:t>twenty-five-year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E70">
+        <w:t xml:space="preserve"> limited warranty</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713FFAF1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00754EDE" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8904D3" w14:textId="336C88DA" w:rsidR="00E618E7" w:rsidRPr="00394644" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
-[...4 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER **</w:t>
+    <w:p w14:paraId="3E8AEB8F" w14:textId="1EA5AFE0" w:rsidR="00E618E7" w:rsidRPr="00752E70" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00494875">
+        <w:t>Motors and Controls</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00394644">
-[...3 lines deleted...]
-    <w:p w14:paraId="7C8AD110" w14:textId="321FE488" w:rsidR="00E618E7" w:rsidRPr="00366F41" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:r w:rsidRPr="00494875">
+        <w:t>Draper standard</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DE7">
+        <w:t>five-year</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> limited warranty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727B9819" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A86FE68" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DA910D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PRODUCTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FBA58C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0AAF38" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MANUFACTURERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F0DC7F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E47D638" w14:textId="056F543F" w:rsidR="00E618E7" w:rsidRDefault="00026040" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00366F41">
-        <w:t>LEED Submittals:</w:t>
+      <w:r w:rsidRPr="00026040">
+        <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00366F41">
-[...16 lines deleted...]
-        <w:t>Window Treatment Schedule:</w:t>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6679">
-        <w:t>For all roller shades.</w:t>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6679">
-[...560 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F1F344" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110E5824" w14:textId="7CA48701" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Delete one of the following two </w:t>
@@ -1543,56 +1504,62 @@
         <w:t>paragraphs:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5807C9" w14:textId="45EFC4FC" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422F9864" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F5FD3C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="36F5FD3C" w14:textId="5E71B7DE" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t xml:space="preserve">Requests for substitutions will be considered in accordance with provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6A43">
+        <w:t>01 25 00</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1600B686" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3466F059" w14:textId="27FB3D90" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Select the shades required from the following paragraphs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05915">
         <w:t>For each Draper window shade there are options for size, fabric, operator, operator location, controls, method of installation, hardware, and hardware finish. Refer to Draper product literature for availability of options and selection guidelines. Various options are listed in this specification section, but not all options apply to all window shades. The specifier will need to select the appropriate options, verify their availability, and delete non-applicable models and options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1F4C9D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -1738,51 +1705,55 @@
     </w:p>
     <w:p w14:paraId="1E2DE584" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008411DA" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61CAC54E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00842E10">
         <w:t>Shade Motor and Control System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B001EB2" w14:textId="72C20C8A" w:rsidR="00B349AC" w:rsidRPr="008411DA" w:rsidRDefault="00B349AC" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>24V DC Quiet motors with built-in radio receiver. Operate at 44 DB. Requires 24V transformer. Low voltage wiring does not require an electrician. Can be tied into building systems using optional external control interfaces. Only those controls listed will operate these motors.</w:t>
+        <w:t xml:space="preserve">24V DC Quiet motors with built-in radio receiver. Operate at 44 DB. Requires 24V transformer. Low voltage wiring does not require an electrician. Can be </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tied into building systems using optional external control interfaces. Only those controls listed will operate these motors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA678F2" w14:textId="77777777" w:rsidR="00B349AC" w:rsidRPr="00D539CD" w:rsidRDefault="00B349AC" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="00D539CD">
         <w:t>FlexShade ST30 DC. 24V DC quiet motor with built-in radio receiver. Tubular motor concealed inside each shade roller tube.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237A8D12" w14:textId="4733590F" w:rsidR="008E59AA" w:rsidRPr="00677903" w:rsidRDefault="008E59AA" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00842E10">
         <w:t>Select the control device(s) required and delete those not required.</w:t>
@@ -2211,99 +2182,90 @@
         <w:t>Select the control device(s) required and delete those not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5142A991" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRPr="005F665D" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r w:rsidRPr="005F665D">
         <w:t>Control</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005F665D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056FF33A" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Somfy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TaHoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Switch – RTS and Zigbee hub. Enables control via app and voice. Allows for integration into third party smart controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D2997D" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Optional Ethernet adaptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54572AB3" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1 Channel Remote</w:t>
+      <w:r>
+        <w:t>Ysia 1 Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0DEA26" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 5 Channel Remote</w:t>
+      <w:r>
+        <w:t>Ysia 5 Channel Remote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DC7478" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2880"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Zigbee Protocol 3.0 Smart PlugV2: How Many? _____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6CF010" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Charging Accessories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D42992A" w14:textId="77777777" w:rsidR="00A06AC9" w:rsidRDefault="00A06AC9" w:rsidP="00A06AC9">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:tabs>
@@ -2586,50 +2548,51 @@
     </w:p>
     <w:p w14:paraId="4C866E2E" w14:textId="77777777" w:rsidR="00A0050D" w:rsidRDefault="00A0050D" w:rsidP="00A0050D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>15 Motors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C88DEF8" w14:textId="5C3DC110" w:rsidR="00814A3B" w:rsidRDefault="00A0050D" w:rsidP="00A0050D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>20 Motors</w:t>
       </w:r>
       <w:r w:rsidR="00814A3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F549CAB" w14:textId="30CC7795" w:rsidR="00814A3B" w:rsidRDefault="0002129D" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="005515AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>24V DC RS 485 Motor: 24V DC Quiet motor with built-in intelligence for RS 485 control. Operates at 44 DB. Requires 24V transformer. Low voltage wiring does not require an electrician. Can be tied into building systems using optional external control interfaces. Only those controls listed will operate this motor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0B2968" w14:textId="77777777" w:rsidR="00F3222C" w:rsidRPr="00311784" w:rsidRDefault="00F3222C" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r w:rsidRPr="00311784">
         <w:t>Model:</w:t>
       </w:r>
       <w:r w:rsidR="00427444" w:rsidRPr="00D539CD">
         <w:t xml:space="preserve"> ST30 RS 485 Motor - 24V DC quiet motor with built-in intelligence for RS 485 control. Tubular motor concealed inside each shade roller tube. 4 Nm of torque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33405A17" w14:textId="3B5C972A" w:rsidR="008E59AA" w:rsidRPr="00677903" w:rsidRDefault="008E59AA" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -2978,50 +2941,51 @@
     <w:p w14:paraId="480398B2" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Dual Roller.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D05D043" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Mounting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73136DE2" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Dual roller endcaps. Endcaps for surface or recessed mounting of dual roller window shades. 1028 steel stamping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6B653F" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Dual roller fascia. Endcaps with fascia designed for surface mounting of dual roller window shades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7217FC53" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Endcaps: 1028 steel stamping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D37DF36" w14:textId="77777777" w:rsidR="00226F10" w:rsidRDefault="00226F10" w:rsidP="00226F10">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fascia: </w:t>
@@ -3384,50 +3348,51 @@
         <w:t xml:space="preserve">L-shaped cover of </w:t>
       </w:r>
       <w:r w:rsidR="00E00F2B">
         <w:t>bent steel</w:t>
       </w:r>
       <w:r w:rsidRPr="005F6977">
         <w:t>. Assembly snaps onto endcaps without exposed fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50564D00" w14:textId="77777777" w:rsidR="00FB0A0D" w:rsidRDefault="00FB0A0D" w:rsidP="00FB0A0D">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
       </w:pPr>
       <w:r>
         <w:t>Size: 4-3/4 inches deep x 7 inches high x length required by window opening.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2982D22D" w14:textId="77777777" w:rsidR="00200F65" w:rsidRDefault="00200F65" w:rsidP="00200F65">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3456"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Hardware Finish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC5CF3B" w14:textId="266F5332" w:rsidR="00200F65" w:rsidRDefault="00200F65" w:rsidP="00200F65">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00A416E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Select the finish required from the following paragraphs and delete those not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ABDDD4" w14:textId="77777777" w:rsidR="00200F65" w:rsidRDefault="00200F65" w:rsidP="00200F65">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub4"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="4032"/>
         </w:tabs>
       </w:pPr>
       <w:r>
@@ -3902,50 +3867,51 @@
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. .016 inches thick. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 10 percent open, .020 inches thick, 10.3 oz/square yd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C230013" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E Screen™ 0.5% with KOOLBLACK® by Mermet®: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 0.5 percent open, .025 inches thick, 14.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C692AC" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>E Screen 1% with KOOLBLACK by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .021 inches thick. Weight: 12.95 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF5AC0D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen with KOOLBLACK. 3 percent open factor by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .020 inches thick, 11.3 oz. per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D620D9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen with KOOLBLACK. 5 percent open factor by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .019 inches thick, 10.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B71287" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>E Screen Deco 1% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .022 inches thick. 12.30 oz/square yard.</w:t>
@@ -3960,51 +3926,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="41BF1AF2" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Natte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>™ 3% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Openness factor: 5%. Thickness: 0.023 inches. Weight: 16.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B799AD7" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Natte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5% open. Thickness: 0.022 inches. Weight: 14.13 oz/square yard.</w:t>
+        <w:t xml:space="preserve"> 5% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD and GREENGUARD Gold standards for low </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5% open. Thickness: 0.022 inches. Weight: 14.13 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63361DA5" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Natte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 10% by Mermet: PVC coated fiberglass yarn woven in 2 by 2 basketweave. NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5% open. Thickness: 0.021 inches. Weight: 13.48 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1C203B" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>S Screen 1% by Mermet: PVC coated fiberglass wrapped in polyester thread in a plain weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .041 inches thick, 19.10 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080D3062" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
@@ -4021,51 +3991,55 @@
       <w:r>
         <w:t>S Screen Naturals 5% by Mermet: PVC coated fiberglass wrapped in polyester thread in a fancy weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .042 inches thick 15 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C474D5" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2000 by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2000 5 percent open.</w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2000 5 percent open.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C2F91B" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2100 by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 by 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 14.26 oz/sq yd, .019 inches thick. Series SW2100 10 percent open.</w:t>
       </w:r>
@@ -4099,51 +4073,55 @@
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2400 (2410) 3% ATF by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® antimicrobial additives. Environmental certification: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open .020 inches thick. 14.1 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A0BAD" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave Series SW2500 by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+        <w:t xml:space="preserve">SheerWeave Series SW2500 by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open, .024 inches thick. 16.39 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EEB3EE" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2500 1% ATF by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
@@ -4169,51 +4147,55 @@
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2600 (2360) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open, .017 inches thick. 10.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0060ABFA" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave Series SW2900 (2390) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
+        <w:t xml:space="preserve">SheerWeave Series SW2900 (2390) by Phifer: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A Rating), NFPA 701 TM#2 (large scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .017 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B257FC" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2900 (2390) 5% ATF by Phifer®: 500 denier fiberglass, vinyl coated and woven into a 2 x 2 basket weave. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80, NFPA 701 TM#1 (small scale), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
@@ -4271,267 +4253,280 @@
       <w:r w:rsidRPr="000D7BBC">
         <w:t xml:space="preserve"> ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8A567C" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Basic 3% by Phifer. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ResistanceASTM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent Open. Average Fabric Thickness: .025 inch. Average Fabric Weight: 16.4 ounces per square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1824A10D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Basic 5% by Phifer. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Fungal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ResistanceASTM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent Open. Average Fabric Thickness: .025 inch. Average Fabric Weight: 16.4 ounces per square yard.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Basic 5% by Phifer. An economical alternative to traditional solar screen fabrics. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), NFPA 701 TM#2 (large scale), CAN/CGSB2-4.162-M80. </w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent Open. Average Fabric Thickness: 0.022 inch. Average Fabric Weight: 14.1 ounces per square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50432692" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ribbed Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2B8761" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M Screen 1% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .022 inches thick, 13.12 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF57400" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M Screen 3% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .022 inches thick, 12.27 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566FDCB8" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M Screen 5% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .022 inches thick, 11.3 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C736BF1" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">M Screen Deco™ 3% by Mermet®: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. 3 percent open, .023 inches thick, 12.21 oz/square yd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300C203" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M Screen Deco 5% by Mermet: PVC coated fiberglass in 1 by 2 ribbed weave. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .020 inches thick, 11.3 oz/square yd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1FAF2E" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series SW3000 by Phifer: Vinyl coated fiberglass and vinyl coated polyester woven into 62 by 20 mesh. Fire rating: NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and Fungal </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent Open. Average Fabric Thickness: 0.022 inch. Average Fabric Weight: 14.1 ounces per square yard.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50432692" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 13.46 oz/sq yd, .028 inches thick. 14 percent open.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D903322" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ribbed Weave</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Series SW3000 by Phifer: Vinyl coated fiberglass and vinyl coated polyester woven into 62 by 20 mesh. Fire rating: NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#2 (large scale). </w:t>
+        <w:t>Satin Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40065467" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T Screen™ 1% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 1 percent open, .028 inches thick, 13.83 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE0BDF9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T Screen with KOOLBLACK 1% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 1 percent open, .024 inches thick, 13.54 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E4C908" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T Screen™ 3% by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 3 percent open, .027 inches thick, 12.59 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01010E01" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>T Screen with KOOLBLACK 3% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .029 inches thick, 13.27 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2082E487" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T Screen™ with KOOLBLACK®. 5 percent openness factor by Mermet®: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Average 5 percent open, .027 inches thick, 12.48 oz/ square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5885D04E" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T Screen with KOOLBLACK. 5 percent open factor by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUAR® and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 5 percent open, .027 inches thick, 12.48 oz/ square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20952DB2" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Twill Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1606D04C" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9803 3% by Mermet: PVC coated fiberglass woven mesh. Dark on one side, light on the other. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E 2180, ASTM G 21. 3 percent open, .025 inches thick, 11.6 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E71A3CA" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series SW2701 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 13.46 oz/sq yd, .028 inches thick. 14 percent open.</w:t>
-[...94 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. .027 inches thick. 14.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A54E5C" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave® Series SW2701 1% ATF by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve">SheerWeave® Series SW2701 1% ATF by Phifer®: Duplex basketweave fabric—light exterior color combined with dark </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">® antimicrobial additives. Environmental Certification: </w:t>
       </w:r>
       <w:r w:rsidRPr="0078389D">
         <w:t>Antimony Trioxide Free (ATF)</w:t>
       </w:r>
       <w:r>
         <w:t>. Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. .027 inches thick. 14.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BBC7F5" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2703 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, CAN/ULC S-102. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -4557,51 +4552,55 @@
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW2705 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. GREENGUARD Gold. Manufacturer to supply GREENGUARD Gold certificate. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open. .025 inches thick. 11.8 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F728D6D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SheerWeave Series SW2710 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+        <w:t xml:space="preserve">SheerWeave Series SW2710 by Phifer: Duplex basketweave fabric-light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10 percent open. .023 inches thick. 10.4 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A84C7D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Series SW2710 10% ATF by Phifer®: Duplex basketweave fabric—light exterior color combined with dark interior color for thermal comfort and view-through. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. Bacterial and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD® Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
@@ -4686,50 +4685,51 @@
         <w:t>Basketweave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42245A47" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunTex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 90 by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM E 2180 and ASTM G21; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental: Certified to UL GREENGUARD and GREENGUARD Gold standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 10% open. Thickness: 0.039 inches. Weight: 17.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A82047" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunTex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 90 Design by Phifer. Vinyl-coated polyester woven into a basketweave. For outdoor use. Fire Classification: NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), CFR 49V 571.302 (FMVSS 302), California Technical Bulletin 117, CAN/ULC S-109 (large scale) and ASTM E-662. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -4801,475 +4801,489 @@
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental: Certified to UL GREENGUARD and GREENGUARD Gold standards. Lead Free: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3% open. Thickness: 0.033 inches. Weight: 16.0 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18168033" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series PW3500 (4000) by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>WCMA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 5 percent open, 19.2 oz/sq yd, .036 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3240E950" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series PW4100 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 5 percent open, 19.2 oz/sq yd, .036 inches thick.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Series PW4100 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 10 percent open, 17.5 oz/sq yd, .035 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F437228" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series PW4400 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G 21, ASTM G 22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 10 percent open, 17.5 oz/sq yd, .035 inches thick.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Series PW4400 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Uses DOW ECOLIBRIUM bio-based, phthalate-free plasticizer. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 3 percent open, 20.7 oz/sq yd, .037 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597F6F67" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series PW4500 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to GREENGUARD and GREENGUARD UL Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open, 14.4 oz/sq yd, .024 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E19A76" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SheerWeave Series PW4600 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open, 17.4 oz/sq yd, .030 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EF64C0" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Soltis Harmony 88 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>WCMA</w:t>
+        <w:t>2,d</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. 3 percent open, 20.7 oz/sq yd, .037 inches thick.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Series PW4500 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+        <w:t xml:space="preserve">0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schwerbrennbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 8 percent open, .018 inches thick, 10.61 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F90951" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Soltis Horizon 86 by Ferrari. PVC-coated polyester with pre-tensioning process for dimensional stability. Flame Retardancy: B-s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2,d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">0 / EN 13501-1, M1/NFP92-507, B1/DIN 4102-1, BS 7837, BS 5867, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schwerbrennbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Q1-Tr1/ONORM, A3800-1, CAN/ULC-S 109, M1/UNE 23727-90, Classe 1/EN 13773, CSFM T19, Method 1 &amp; 2/ NFPA 701, Class A/ASTM E84, 1530.3/AS NZS, Group 1/AS NZS 3837, G1/GOST.30244.94. Environment: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 14 percent open, .018 inches thick, 11.2 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E75406" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Soltis Master 99 by Serge Ferrari: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E 84. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 3 percent open, .0156 inches thick, 8.6 oz/ square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608F3DB9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Soltis Perform 92 by Serge Ferrari: PVC-coated polyester with silver backing on outside and pre-tensioning process for dimensional stability. Fire rating: Method 1/NFPA 701, CSFM T19, Class A/ ASTM E84. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Recyclable through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TexyLoop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 4 percent open, .018 inches thick, 12.4 oz/square yard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723FD059" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Decorative Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1528E6FD" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SheerWeave Series SW5000 by Phifer: Polyester and vinyl coated polyester woven into </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a 42</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> by 20 mesh. Fire rating: California Technical Bulletin 117 Sect. E. Part 1/ /UBC (Class 1)/British Standard 5867. Varies depending on color. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, ASTM D3273, AATCC 30 Part 3, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>® antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 12.3 to14.5 oz/sq yd, .035 inches - .044 inches thick, depending on color. 5 to 10 percent open, depending on color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3226BD" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plain Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68050EA7" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave PW4800 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4.162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to GREENGUARD and GREENGUARD UL Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open, 14.4 oz/sq yd, .024 inches thick.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SheerWeave Series PW4600 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 1 percent open. 18.5 oz/sq yd, .036 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25100F63" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Twill Weave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742AFFF6" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series PW4550 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 5 percent open, 12.5 oz/sq yd, .025 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AA66A5" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series PW4650 by Phifer: Vinyl coated polyester yarn woven into basketweave pattern. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal Resistance. ASTM E 2180, ASTM G21, ASTM G22, AATCC30 </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open, 13.3 oz/sq yd, .026 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14309F89" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave PW4901 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. 3 percent open, 17.4 oz/sq yd, .030 inches thick.</w:t>
-[...98 lines deleted...]
-    <w:p w14:paraId="723FD059" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 1 percent open. 15.85 oz/sq yd, .028 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28650B36" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave PW4903 by Phifer: Vinyl coated polyester with maximum UV blockage. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 101 (Class A Rating), IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, NFPA 701 TM#2 (large scale), CAN/ ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, AATCC30 Part 3, ASTM D 3273, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Microban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content and REACH (EC 1907/2006) compliant. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 3 percent open. 14.9 oz/sq yd, .027 inches thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476BD22F" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polyester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6B3E6D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
-        <w:t>Decorative Weave</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> by 20 mesh. Fire rating: California Technical Bulletin 117 Sect. E. Part 1/ /UBC (Class 1)/British Standard 5867. Varies depending on color. </w:t>
+        <w:t>Basketweave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43469DE9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SheerWeave Series SW8000 by Phifer: PVC-free polyester. Fire rating: California U.S. Title 19 (small scale), BS 5867 2008 Part 2 Type B Performance, IBC Section 803.1.1 (Class A Rating), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB2-4. 162-M80, B1 (DIN 4102-1), NFPA 101 (Class A Rating). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bacteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21, ASTM G22, ASTM D3273, AATCC 30 Part 3, UL GREENGUARD Mold and Bacteria Standard ASTM 6329; includes </w:t>
-[...175 lines deleted...]
-        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21. Environmental certification: Cradle to Cradle Certified Bronze and certified to ul GREENGUARD and GREENGUARD </w:t>
+        <w:t xml:space="preserve"> and fungal resistance: ASTM E 2180, ASTM G21. Environmental </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">certification: Cradle to Cradle Certified Bronze and certified to ul GREENGUARD and GREENGUARD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Golld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101and REACH (EC 1907/2006) compliant. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. 3% open. .019 inches thick. 7.35 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0724C3F9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave® Privacy 0.1% by Phifer®: </w:t>
       </w:r>
       <w:r w:rsidRPr="005B57B5">
         <w:t xml:space="preserve">Vinyl coated polyester yarn </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005B57B5">
         <w:t>ses DOW ECOLIBRIUM™ bio-based, phthalate-free plasticizer.</w:t>
@@ -5321,50 +5335,51 @@
       <w:r w:rsidRPr="000C2740">
         <w:t>Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>),(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>Class A Rating), BFD IX - 1. Bacterial and fungal resistance: ASTM E 2180, ASTM G21. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C2740">
         <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 1 percent open, 11.6 oz/sq yd, .022 inches thick.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C65545" w14:textId="7A7B5945" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="000C2740">
+        <w:lastRenderedPageBreak/>
         <w:t>SheerWeave® RE-USE® 3% by Phifer®: PVC-free polyester fabric is made with 85% REPREVE® performance fiber made from recycled plastic bottles and 15% virgin polyester.</w:t>
       </w:r>
       <w:r w:rsidR="00A416E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C2740">
         <w:t>Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>),(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>Class A Rating), BFD IX - 1. Bacterial and fungal resistance: ASTM E 2180, ASTM G21. Environmental Certification: Certified to UL GREENGUARD and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C2740">
         <w:t>WCMA</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C2740">
         <w:t xml:space="preserve"> A 100.1-2007 for lead content, REACH (EC 1907/2006) compliant. Average 3 percent open, 11.8 oz/sq yd, .022 inches thick.</w:t>
       </w:r>
     </w:p>
@@ -5494,51 +5509,55 @@
       <w:r>
         <w:t xml:space="preserve"> polyester. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Repreve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is recycled and recyclable, contains low </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>VOC's</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>made</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD, GREENGUARD Gold, PVC Free. 3 percent open. Average Fabric Thickness: 0.027 inch (.068 mm). Average Fabric Weight: 8.41 ounces per square yard. Microbial Resistance, ASTM E2180 and ASTM G21: Pass.</w:t>
+        <w:t xml:space="preserve"> in the USA. Fire rating: NFPA 701-99 TM#1, California U.S. Title 19, Cradle to Cradle Certified Silver, UL GREENGUARD, GREENGUARD </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gold, PVC Free. 3 percent open. Average Fabric Thickness: 0.027 inch (.068 mm). Average Fabric Weight: 8.41 ounces per square yard. Microbial Resistance, ASTM E2180 and ASTM G21: Pass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEF1EEA" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>GreenScreen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Revive 1%. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>GreenScreen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Revive is a fire retardant PVC-free fabric constructed of 100 percent polyester yarn, with a minimum of 89 percent </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Repreve</w:t>
@@ -5664,51 +5683,55 @@
       <w:r>
         <w:t xml:space="preserve"> and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. .014 inches thick, 6.2 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584F066E" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Thermoplastic Olefin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB6A092" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Basketweave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3AEF7B" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>SheerWeave Infinity2 1%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recyclable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD, GREENGUARD Gold. 1 percent open. Average Fabric Thickness: .033 inch (.838 mm) Average Fabric Weight: 14.63 ounces per square yard.</w:t>
+        <w:t xml:space="preserve">SheerWeave Infinity2 1%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recyclable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>GREENGUARD, GREENGUARD Gold. 1 percent open. Average Fabric Thickness: .033 inch (.838 mm) Average Fabric Weight: 14.63 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0237D9" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave Infinity2 3%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recyclable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD, GREENGUARD Gold. 3 percent open. Average Fabric Thickness: .031 inch (.79 mm) Average Fabric Weight: 13.69 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3325448B" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave Infinity2 5%: sustainable window treatment fabric eco-friendly basketweave. Core yarn and coating are PVC-free, lead-free and 100 percent recyclable. Fire classification: ASTM E-84 (Class I), NFPA 701-2004 TM#1 (small scale), NFPA 101 (Class A Rating) and CAN/ULC-S 109-03 Large, UL GREENGUARD, GREENGUARD Gold. 5 percent open. Average Fabric Thickness: .03 inch (.76 mm). Average Fabric Weight: 12.82 ounces per square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C351A0" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Room Darkening Fabrics</w:t>
       </w:r>
@@ -5774,51 +5797,55 @@
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flocke by Mermet: Opaque, PVC-free fiberglass textile with acrylic flocked backing. Antistatic treated. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. RoHS compliant - lead free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Draper shades made with this fabric are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>GreenSpec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> listed. Opaque, .020 inches thick, 15.93 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A83D9D" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunBloc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Series SB9000: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. Same </w:t>
+        <w:t xml:space="preserve"> Series SB9000: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">E2180, ASTM G21. Washable and stain resistant. Same </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>color</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> both sides. Opaque, .015 inches thick, 12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5077E4" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SunBloc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Series SB9100: Close woven fiberglass base textile with sun-resistant vinyl film bonded to each side, opaque with minimum tensile strength of 190 pounds for warp and 180 pounds for fill. Fire rating: NFPA 701 1006-Test 1, California U.S. Title 19. Environmental Benefits: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. REACH and RoHS compliant - Lead Free. Bacterial and fungal resistance: ASTM E2180, ASTM G21. Washable and stain resistant. White exterior in all colors. Opaque, .013 inches thick, 12 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D144717" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
@@ -5889,50 +5916,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C7B59">
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C7B59">
         <w:t xml:space="preserve"> the face fabric with a vinyl backing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Fire Rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale), NFPA 101 (Class A Rating), California Technical Bulletin 117, IBC Section 803.1.1 (Class A Rating), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale). Bacterial and Fungal resistance: ASTM E 2180, ASTM G21, AATCC30 Part 3, ASTM D 3273, GREENGUARD Mold and Bacteria Standard ASTM 6329; Face includes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Microban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> antimicrobial additives. Environmental certification: Certified to GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS Compliant, US Consumer Product Safety Commission Section 101, ANSI/WCMA A 100.1-2007 for lead content and REACH Compliant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A25A0E" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r w:rsidRPr="005A2D7E">
+        <w:lastRenderedPageBreak/>
         <w:t>SheerWeave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">® Series SW7300 by Phifer®: polyester with acrylic foamed backing. Fire rating: </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2D7E">
         <w:t>NFPA 701 TM#1 (small scale)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2D7E">
         <w:t>BFD IX-1</w:t>
       </w:r>
       <w:r>
         <w:t>. Bacterial and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. REACH compliant. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .026 inches thick, 13.6 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57657F3C" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SheerWeave Series SW7400 by Phifer: PVC-free polyester with acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), CAN/ULC-S 109 (large and small scale), CAN/CGSB 2-4. 162-M80, NFPA 701 TM#1 (small scale), NFPA 701 TM#2 (large scale). </w:t>
       </w:r>
@@ -5944,51 +5972,55 @@
       <w:r>
         <w:t xml:space="preserve"> and Fungal Resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental Certification: Certified to UL GREENGUARD and GRENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe Use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV Protection: Seal of Approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .029 inches thick, 12.53 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCF0AD1" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave Series SW7500 by Phifer: PVC-free polyester with an acrylic coating. Fire rating: California U.S. Title 19 (small scale), NFPA 101 (Class A Rating), NFPA 701 TM#1 (small scale), BS 5867 Part 2 Type B Performance, CAN/ULC-S 109 (large and small scale), IBC Section 803.1.1 (Class A Rating), CAN/CGSB 2-4.162-M80. Bacterial and fungal resistance: ASTM E 2180 and ASTM G21. Environmental certification: Certified to UL GREENGUARD and GREENGUARD Gold standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, US Consumer Product Safety Commission Section 101 and ANSI/WCMA A 100.1-2007 for lead content. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DEF4F5" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>SheerWeave® Series SW7800 by Phifer®: PVC-free polyester with an acrylic foamed backing. Fire rating: California U.S. Title 19 (small scale), NFPA 701 TM#1 (small scale). Bacterial and fungal resistance: ASTM G21-96, AATCC 174-1998 Part II and III. Environmental certification: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. Safe use: RoHS/Directive 2002/95/EC, ANSI/WCMA A 100.1-2007 for lead content, US Consumer Product Safety Commission Section 101. UV protection: Seal of approval by the Melanoma International Foundation (MIF) for effectiveness in preventing sun damage to the skin or eyes. Opaque, .016 inches thick, 12.14 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04680664" w14:textId="77777777" w:rsidR="0050529A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
-        <w:t>Sparta Twilight™ by Mermet®. 100 percent Polyester with acrylic foam coating. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180. 0% open, .014 inches thick, 9.9 oz/square yard.</w:t>
+        <w:t xml:space="preserve">Sparta Twilight™ by Mermet®. 100 percent Polyester with acrylic foam coating. Fire rating: NFPA 701-10 TM#1, California U.S. Title 19, CAN/ULC-S109-03 Small &amp; Large Flame Test. Environmental Benefits: Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180. 0% open, .014 inches thick, 9.9 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205B3B0E" w14:textId="3AAB2BDB" w:rsidR="00AD170A" w:rsidRDefault="0050529A" w:rsidP="0050529A">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Velado Blackout. 3 ply (Fiberglass, Proprietary Coating, PCE Film). Front: Fabric </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>fronted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> woven fiberglass with a proprietary coating and coloring. Back: Laminated color backing, with optional white available. Fire rating: NFPA 701 Test Method 1 - 2023 Edition California State Fire Marshall Title 19, Sec 1237.1. Prop 65 &amp; Massachusetts FR Approved. Environmental Benefits: </w:t>
       </w:r>
       <w:r w:rsidRPr="008E55F0">
         <w:t xml:space="preserve">Antimony Trioxide Free </w:t>
       </w:r>
       <w:r>
         <w:t>(ATF); Certified to UL GREENGUARD® and GREENGUARD Gold® standards for low chemical emissions into indoor air during product usage. RoHS compliant – lead free. Bacterial and fungal resistance: ASTM E2180. 0% open, .010 inches thick, 11 oz/square yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2A0458" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -6568,82 +6600,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3B10E7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="510418C7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2537603D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AC881AC" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="7923ABED" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="3CC995FE" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="1C8C0558" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353D61FB" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7">
+    <w:p w14:paraId="5472D610" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE4AE1B" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="548AFB8D" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="470DA639" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7">
+    <w:p w14:paraId="471F6B0E" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AEAFD9" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="1B5AE243" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6717,64 +6749,64 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D539CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="17BA17B2" w14:textId="77777777" w:rsidR="00FA6E15" w:rsidRDefault="00FA6E15" w:rsidP="00E618E7"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F09D041" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7">
+    <w:p w14:paraId="2FEAA4F2" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36873876" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="57C69B33" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A14CFDF" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7">
+    <w:p w14:paraId="2D461952" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7792D3" w14:textId="77777777" w:rsidR="005C2A07" w:rsidRDefault="005C2A07" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="75462F56" w14:textId="77777777" w:rsidR="00AE54DF" w:rsidRDefault="00AE54DF" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -7627,51 +7659,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -7690,50 +7722,51 @@
     <w:rsid w:val="00033146"/>
     <w:rsid w:val="00034926"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00046218"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="00056245"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000D0840"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
     <w:rsid w:val="00111B00"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
+    <w:rsid w:val="00152AE5"/>
     <w:rsid w:val="00154EBA"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="0017601A"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="00200F65"/>
     <w:rsid w:val="002241B0"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00226F10"/>
     <w:rsid w:val="0023220A"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="00277828"/>
@@ -7880,50 +7913,51 @@
     <w:rsid w:val="007B7CCD"/>
     <w:rsid w:val="007B7E79"/>
     <w:rsid w:val="007C773C"/>
     <w:rsid w:val="007E2CB6"/>
     <w:rsid w:val="007F6E59"/>
     <w:rsid w:val="008011F3"/>
     <w:rsid w:val="00801EB4"/>
     <w:rsid w:val="00810253"/>
     <w:rsid w:val="00813F54"/>
     <w:rsid w:val="00814A3B"/>
     <w:rsid w:val="008157BD"/>
     <w:rsid w:val="008274EA"/>
     <w:rsid w:val="008411DA"/>
     <w:rsid w:val="00842E10"/>
     <w:rsid w:val="008438DD"/>
     <w:rsid w:val="008464A3"/>
     <w:rsid w:val="00853417"/>
     <w:rsid w:val="00857D71"/>
     <w:rsid w:val="00872A1D"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="00887A03"/>
     <w:rsid w:val="00897299"/>
     <w:rsid w:val="008A30C9"/>
     <w:rsid w:val="008A36B8"/>
     <w:rsid w:val="008B5AE0"/>
+    <w:rsid w:val="008B6A43"/>
     <w:rsid w:val="008C19AF"/>
     <w:rsid w:val="008E0C81"/>
     <w:rsid w:val="008E1E1D"/>
     <w:rsid w:val="008E44F3"/>
     <w:rsid w:val="008E59AA"/>
     <w:rsid w:val="008E5D19"/>
     <w:rsid w:val="008F4698"/>
     <w:rsid w:val="008F48A7"/>
     <w:rsid w:val="008F734D"/>
     <w:rsid w:val="00903C7F"/>
     <w:rsid w:val="0091429E"/>
     <w:rsid w:val="00916AA7"/>
     <w:rsid w:val="009211C1"/>
     <w:rsid w:val="0092227B"/>
     <w:rsid w:val="00926718"/>
     <w:rsid w:val="0093781D"/>
     <w:rsid w:val="00944E0D"/>
     <w:rsid w:val="009616F7"/>
     <w:rsid w:val="00962E38"/>
     <w:rsid w:val="009653D0"/>
     <w:rsid w:val="00971DFE"/>
     <w:rsid w:val="00976801"/>
     <w:rsid w:val="00987546"/>
     <w:rsid w:val="009A47C6"/>
     <w:rsid w:val="009A63FA"/>
@@ -7931,80 +7965,84 @@
     <w:rsid w:val="009C0DC8"/>
     <w:rsid w:val="009C27FC"/>
     <w:rsid w:val="009D7CF5"/>
     <w:rsid w:val="00A0050D"/>
     <w:rsid w:val="00A0118A"/>
     <w:rsid w:val="00A0226A"/>
     <w:rsid w:val="00A06324"/>
     <w:rsid w:val="00A06AC9"/>
     <w:rsid w:val="00A07961"/>
     <w:rsid w:val="00A15A32"/>
     <w:rsid w:val="00A16800"/>
     <w:rsid w:val="00A17402"/>
     <w:rsid w:val="00A20658"/>
     <w:rsid w:val="00A30B6B"/>
     <w:rsid w:val="00A3215C"/>
     <w:rsid w:val="00A33478"/>
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A416E2"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
+    <w:rsid w:val="00A94EA7"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC476B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AD170A"/>
     <w:rsid w:val="00AE1109"/>
+    <w:rsid w:val="00AE54DF"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00AF5E7B"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B31AF1"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BA3419"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
+    <w:rsid w:val="00BC7028"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C06ED3"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45CE5"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C73D10"/>
     <w:rsid w:val="00C815D2"/>
     <w:rsid w:val="00C92272"/>
     <w:rsid w:val="00CA0777"/>
     <w:rsid w:val="00CA3F5A"/>
     <w:rsid w:val="00CC1C87"/>
     <w:rsid w:val="00CC6638"/>
     <w:rsid w:val="00CD12A8"/>
     <w:rsid w:val="00CE41A3"/>
     <w:rsid w:val="00CE4403"/>
     <w:rsid w:val="00CE729E"/>
     <w:rsid w:val="00CF49B2"/>
     <w:rsid w:val="00D06C1C"/>
     <w:rsid w:val="00D27CCD"/>
@@ -9356,51 +9394,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00471419"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9996,76 +10034,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E36FA3A8-1983-46EB-8017-7A92E48732A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>13936</Words>
-  <Characters>78466</Characters>
+  <Words>13760</Words>
+  <Characters>78437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1868</Lines>
-  <Paragraphs>502</Paragraphs>
+  <Lines>653</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>91900</CharactersWithSpaces>
+  <CharactersWithSpaces>92013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>