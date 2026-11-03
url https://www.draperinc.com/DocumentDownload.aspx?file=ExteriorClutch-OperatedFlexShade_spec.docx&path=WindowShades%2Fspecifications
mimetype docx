--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -235,105 +235,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F00567B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B028D6B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF80875" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="15692807" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E315EDE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4711720B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0350F288" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5374F969" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49911F37" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F676B4D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -415,154 +389,151 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFD0BA9" w14:textId="5A9FD043" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B500D9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EE7659" w14:textId="0355D36A" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="52EE7659" w14:textId="559641E9" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>06 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve"> – Rough Carpentry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve">cking for support of window shade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E12">
+        <w:t>hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213F155E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C23733F" w14:textId="306C3CDB" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t>[06 10 00]</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4708DEED" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5CF5ED" w14:textId="16B5C34B" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 21 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B53580C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222E37E5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62231445" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CD913A" w14:textId="1CD08AB8" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47494911" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6184F9B3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="004E6679">
         <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456C30C7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62981995" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
@@ -605,59 +576,59 @@
       <w:r>
         <w:t>22. For manual window shades with closed loop bead chains, all shades will meet all current standards mandated by the Consumer Product Safety Commission</w:t>
       </w:r>
       <w:r w:rsidR="009D7F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8544E1" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B06AD1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFEB029" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B905BD" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+    <w:p w14:paraId="48B905BD" w14:textId="7EF7FB70" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Submit under provisions of Section 01330</w:t>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
       </w:r>
       <w:r w:rsidR="00034926">
-        <w:t xml:space="preserve"> [01 33 26]</w:t>
+        <w:t>01 33 26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1DEC43" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFDC6EA" w14:textId="0071CFCF" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C4F385" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -1184,190 +1155,202 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E54D2BF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="593A50C9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3A161F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286F7AB4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57C32441" w14:textId="4ECEEE49" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+    <w:p w14:paraId="57C32441" w14:textId="6849CA61" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00752E70">
         <w:t>Hardware and Shade Fabric</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00752E70">
-        <w:t>Draper’s standard twenty-five year limited warranty</w:t>
+        <w:t>Draper standard twenty-five year limited warranty</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7452BBC9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00754EDE" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FAF69F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD3FB1E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
       </w:pPr>
       <w:r>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41558112" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08455AD9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BAD8FF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0623A840" w14:textId="7EB4B871" w:rsidR="00E618E7" w:rsidRDefault="00D34C84" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="0623A840" w14:textId="6F9E2E67" w:rsidR="00E618E7" w:rsidRDefault="00D34C84" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34C84">
         <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
         <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FA4B29" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D22284E" w14:textId="15C55F05" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62710BF4" w14:textId="1E60EA55" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E484C1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC5B648" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="4AC5B648" w14:textId="569C0A08" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600.</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6FA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6FA0">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEEBDA7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AEE6CCF" w14:textId="3BA5E71F" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="00345A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Select the shades required from the following paragraphs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05915">
         <w:t>For each Draper window shade there are options for size, fabric, operator, operator location, controls, method of installation, hardware, and hardware finish. Refer to Draper product literature for availability of options and selection guidelines. Various options are listed in this specification section, but not all options apply to all window shades. The specifier will need to select the appropriate options, verify their availability, and delete non-applicable models and options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D1236E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
@@ -7129,82 +7112,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6713AF3D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79369AF6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE3CD79" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5C1017" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="1FE20C2A" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="08F982BF" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="6719825F" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="219F1588" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7">
+    <w:p w14:paraId="414466B3" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F09CD2F" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="7824C787" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44E4D964" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7">
+    <w:p w14:paraId="56BF12C6" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A74A7F3" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="7B402412" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7278,64 +7261,64 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D539CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C1849D6" w14:textId="77777777" w:rsidR="00FA6E15" w:rsidRDefault="00FA6E15" w:rsidP="00E618E7"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56374AC9" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7">
+    <w:p w14:paraId="042DA705" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223CF742" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="666D239C" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D93942B" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7">
+    <w:p w14:paraId="775B12FF" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A81EBF" w14:textId="77777777" w:rsidR="001005C4" w:rsidRDefault="001005C4" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="7BF4A975" w14:textId="77777777" w:rsidR="006C128E" w:rsidRDefault="006C128E" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -8208,50 +8191,51 @@
     <w:rsid w:val="002821E2"/>
     <w:rsid w:val="0029265D"/>
     <w:rsid w:val="00295470"/>
     <w:rsid w:val="002A3561"/>
     <w:rsid w:val="002C23DB"/>
     <w:rsid w:val="002C353B"/>
     <w:rsid w:val="002C5F7F"/>
     <w:rsid w:val="002D4835"/>
     <w:rsid w:val="002F0256"/>
     <w:rsid w:val="002F27CA"/>
     <w:rsid w:val="002F2D95"/>
     <w:rsid w:val="002F416A"/>
     <w:rsid w:val="00311784"/>
     <w:rsid w:val="003261CA"/>
     <w:rsid w:val="00330268"/>
     <w:rsid w:val="00333461"/>
     <w:rsid w:val="00345A12"/>
     <w:rsid w:val="00351F5F"/>
     <w:rsid w:val="003579E1"/>
     <w:rsid w:val="00366F41"/>
     <w:rsid w:val="00371F4F"/>
     <w:rsid w:val="00381514"/>
     <w:rsid w:val="00390BE3"/>
     <w:rsid w:val="00394644"/>
     <w:rsid w:val="00395F26"/>
+    <w:rsid w:val="003B039C"/>
     <w:rsid w:val="003B0616"/>
     <w:rsid w:val="003B1B48"/>
     <w:rsid w:val="003C0E9B"/>
     <w:rsid w:val="003C3D9B"/>
     <w:rsid w:val="003D1325"/>
     <w:rsid w:val="003D2B6B"/>
     <w:rsid w:val="003E3FE0"/>
     <w:rsid w:val="003E4A63"/>
     <w:rsid w:val="004078B5"/>
     <w:rsid w:val="0041679C"/>
     <w:rsid w:val="00420846"/>
     <w:rsid w:val="00427444"/>
     <w:rsid w:val="004317F6"/>
     <w:rsid w:val="0043488A"/>
     <w:rsid w:val="004363EB"/>
     <w:rsid w:val="00450ADC"/>
     <w:rsid w:val="004519EF"/>
     <w:rsid w:val="0045339B"/>
     <w:rsid w:val="004611BE"/>
     <w:rsid w:val="00467217"/>
     <w:rsid w:val="00483F3C"/>
     <w:rsid w:val="00494875"/>
     <w:rsid w:val="00496086"/>
     <w:rsid w:val="004A1546"/>
     <w:rsid w:val="004A21E8"/>
@@ -8273,64 +8257,67 @@
     <w:rsid w:val="00510D3F"/>
     <w:rsid w:val="0052029C"/>
     <w:rsid w:val="0052076C"/>
     <w:rsid w:val="00562E22"/>
     <w:rsid w:val="00576E95"/>
     <w:rsid w:val="0057706F"/>
     <w:rsid w:val="00581418"/>
     <w:rsid w:val="00585EDD"/>
     <w:rsid w:val="0059154B"/>
     <w:rsid w:val="00597368"/>
     <w:rsid w:val="005B03E8"/>
     <w:rsid w:val="005B0C97"/>
     <w:rsid w:val="005B0E7D"/>
     <w:rsid w:val="005B7B5C"/>
     <w:rsid w:val="005C023B"/>
     <w:rsid w:val="005D03AB"/>
     <w:rsid w:val="005D0C93"/>
     <w:rsid w:val="005E0FC0"/>
     <w:rsid w:val="005E68BC"/>
     <w:rsid w:val="005E7CBD"/>
     <w:rsid w:val="005F665D"/>
     <w:rsid w:val="005F6977"/>
     <w:rsid w:val="00607315"/>
     <w:rsid w:val="00610085"/>
     <w:rsid w:val="00615538"/>
+    <w:rsid w:val="00621710"/>
     <w:rsid w:val="006504C4"/>
     <w:rsid w:val="006602BF"/>
     <w:rsid w:val="00666BED"/>
     <w:rsid w:val="0067692D"/>
     <w:rsid w:val="00677903"/>
     <w:rsid w:val="00682878"/>
     <w:rsid w:val="00684DFB"/>
     <w:rsid w:val="006A17E2"/>
     <w:rsid w:val="006A724F"/>
     <w:rsid w:val="006B2526"/>
     <w:rsid w:val="006B2B04"/>
     <w:rsid w:val="006C00EE"/>
+    <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006C2CF6"/>
     <w:rsid w:val="006C51F7"/>
+    <w:rsid w:val="006C6FA0"/>
     <w:rsid w:val="006C6FA2"/>
     <w:rsid w:val="006D21D2"/>
     <w:rsid w:val="006D4C0C"/>
     <w:rsid w:val="006E0F98"/>
     <w:rsid w:val="006E11A3"/>
     <w:rsid w:val="006E1392"/>
     <w:rsid w:val="006E1E69"/>
     <w:rsid w:val="00702091"/>
     <w:rsid w:val="007047AB"/>
     <w:rsid w:val="007072ED"/>
     <w:rsid w:val="0071492E"/>
     <w:rsid w:val="00724790"/>
     <w:rsid w:val="00725611"/>
     <w:rsid w:val="00727FF7"/>
     <w:rsid w:val="007328AC"/>
     <w:rsid w:val="00733C36"/>
     <w:rsid w:val="0074240A"/>
     <w:rsid w:val="007442E1"/>
     <w:rsid w:val="007521E2"/>
     <w:rsid w:val="00752E70"/>
     <w:rsid w:val="00754EDE"/>
     <w:rsid w:val="00763DFC"/>
     <w:rsid w:val="00767680"/>
     <w:rsid w:val="00772828"/>
     <w:rsid w:val="007739FF"/>
@@ -8373,86 +8360,88 @@
     <w:rsid w:val="008E59AA"/>
     <w:rsid w:val="008E5D19"/>
     <w:rsid w:val="008F4698"/>
     <w:rsid w:val="008F48A7"/>
     <w:rsid w:val="008F62A2"/>
     <w:rsid w:val="008F734D"/>
     <w:rsid w:val="00903C7F"/>
     <w:rsid w:val="0091429E"/>
     <w:rsid w:val="00916AA7"/>
     <w:rsid w:val="009211C1"/>
     <w:rsid w:val="00944E0D"/>
     <w:rsid w:val="009616F7"/>
     <w:rsid w:val="009653D0"/>
     <w:rsid w:val="00971DFE"/>
     <w:rsid w:val="00976801"/>
     <w:rsid w:val="00987546"/>
     <w:rsid w:val="009A47C6"/>
     <w:rsid w:val="009A63FA"/>
     <w:rsid w:val="009A681C"/>
     <w:rsid w:val="009C0501"/>
     <w:rsid w:val="009C0DC8"/>
     <w:rsid w:val="009C27FC"/>
     <w:rsid w:val="009C70CE"/>
     <w:rsid w:val="009D30BD"/>
     <w:rsid w:val="009D7F36"/>
+    <w:rsid w:val="009E2186"/>
     <w:rsid w:val="009F0741"/>
     <w:rsid w:val="00A0118A"/>
     <w:rsid w:val="00A0226A"/>
     <w:rsid w:val="00A06324"/>
     <w:rsid w:val="00A07961"/>
     <w:rsid w:val="00A15A32"/>
     <w:rsid w:val="00A16800"/>
     <w:rsid w:val="00A17402"/>
     <w:rsid w:val="00A2040A"/>
     <w:rsid w:val="00A20658"/>
     <w:rsid w:val="00A30B6B"/>
     <w:rsid w:val="00A3215C"/>
     <w:rsid w:val="00A33478"/>
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B06DF9"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B22CF5"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B37636"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BB501D"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C26DFB"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C73D10"/>
@@ -9800,51 +9789,51 @@
     <w:name w:val="ARCAT header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10144,60 +10133,54 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D335CE4629800449B483A2C2858F2E5F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7eadb4bd50def001811428fef828fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9" xmlns:ns4="216f4676-82e5-4035-b476-2737fedcc165" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85142d1d4c383dfcf42da3c65653b950" ns3:_="" ns4:_="">
     <xsd:import namespace="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <xsd:import namespace="216f4676-82e5-4035-b476-2737fedcc165"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -10376,140 +10359,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7668C001-F4B4-46DE-BEEC-E7BCCF29B020}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{989C6C69-E96B-4C20-94EC-64DB14994174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f8ea97e-a1ed-4d6a-90ea-b4975ba9cfe9"/>
     <ds:schemaRef ds:uri="216f4676-82e5-4035-b476-2737fedcc165"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A02F6D3-2B5D-4AB0-9D20-73692E32B142}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF3148D-DA7C-469E-9C48-1F4DC104FC18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>12449</Words>
-  <Characters>70588</Characters>
+  <Words>12367</Words>
+  <Characters>70492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1604</Lines>
-  <Paragraphs>315</Paragraphs>
+  <Lines>587</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82722</CharactersWithSpaces>
+  <CharactersWithSpaces>82694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>