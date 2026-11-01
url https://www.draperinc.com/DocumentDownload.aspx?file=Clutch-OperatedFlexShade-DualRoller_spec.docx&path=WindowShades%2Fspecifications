--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -201,105 +201,79 @@
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Spiceland, IN 47385-0425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F00567B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Toll Free Tel: 800-238-7999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B028D6B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Tel: 765-987-7999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF80875" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="15692807" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E618E7">
         <w:t xml:space="preserve"> drapercontract@draperinc.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E315EDE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0CFB">
         <w:tab/>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0CFB">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4711720B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="000F0CFB" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0350F288" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5374F969" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="008F4698" w:rsidDel="008F4698" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4698">
         <w:t>Draper is a leader in the manufacture of window shades, projection screens, and gymnasium equipment. Founded in 1902, Draper maintains a tradition of quality and service. Draper products include FlexShade roller-operated and fixed window shades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49911F37" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D8C5F83" w14:textId="054A64CD" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
@@ -370,1022 +344,1019 @@
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFD0BA9" w14:textId="66720B68" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t>Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B500D9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EE7659" w14:textId="3E962010" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+    <w:p w14:paraId="52EE7659" w14:textId="727DAF5B" w:rsidR="00E618E7" w:rsidRPr="00D44E12" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2B04">
-        <w:t>Section 06100</w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>06 10 00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve"> – Rough Carpentry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2B04">
+        <w:t xml:space="preserve">cking for support of window shade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D44E12">
+        <w:t>hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213F155E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C23733F" w14:textId="224C3191" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
       <w:r w:rsidR="001624E5">
-        <w:t>[06 10 00]</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">07 90 00 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Joint Sealers: Sealants for perimeter of shade system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4708DEED" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5CF5ED" w14:textId="132DFC94" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 21 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Gypsum Board Assemblies: Suspended gypsum board ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B53580C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67657AC1" w14:textId="2239DAD4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t>09 51 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Acoustical </w:t>
+      </w:r>
+      <w:r w:rsidR="001624E5">
+        <w:t xml:space="preserve">Tile </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ceilings: Suspended acoustical panel ceilings to contain recessed window shade pockets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B23395F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222E37E5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62231445" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CD913A" w14:textId="0A89325D" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="213F155E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:r w:rsidRPr="00A37786">
+        <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47494911" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C23733F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="6184F9B3" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="4708DEED" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:r w:rsidRPr="004E6679">
+        <w:t>NFPA 701-99 - Fire Tests for Flame-Resistant Textiles and Films.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456C30C7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5CF5ED" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="62981995" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09260</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1B53580C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+        <w:t xml:space="preserve">GREENGUARD Environmental Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0226A">
+        <w:t>Gold</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001A5A6D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67657AC1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+    <w:p w14:paraId="0E0BAD4A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 09510</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3B23395F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+        <w:t>US Green Building Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7103B15E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222E37E5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+    <w:p w14:paraId="35B86847" w14:textId="70767B75" w:rsidR="001624E5" w:rsidRDefault="0072158E" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6396D">
+        <w:t>ANSI/WCMA A100.1-20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>22. For manual window shades with closed loop bead chains, all shades will meet all current standards mandated by the Consumer Product Safety Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8544E1" w14:textId="77777777" w:rsidR="001624E5" w:rsidRDefault="001624E5" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62231445" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+    <w:p w14:paraId="59B06AD1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>REFERENCES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76CD913A" w14:textId="0A89325D" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFEB029" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B905BD" w14:textId="77205619" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Submit under provisions of Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00034926">
+        <w:t>01 33 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Submittal Procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1DEC43" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFDC6EA" w14:textId="46394DC5" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Product Data:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Manufacturer's data sheets on each product specified, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C4F385" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preparation instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBF208A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Installation and maintenance instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52502533" w14:textId="1C0FB3B3" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Styles, material descriptions, dimensions of individual components, profiles, features, finishes</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and operating instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AFF1E9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Storage and handling requirements and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E0766C" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mounting details and installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352BF3F6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723AFF54" w14:textId="4FD8D2CB" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Include the following paragraph for projects with complex requirements for window treatment.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6226FC" w14:textId="216DA628" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Shop Drawings:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Plans, elevations, sections, product details, installation details, operational clearances, and relationship to adjacent work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7E79EC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B182D8C" w14:textId="068C14FE" w:rsidR="00E618E7" w:rsidRPr="00394644" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394644">
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394644">
+        <w:t>Delete the following paragraph if LEED is not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49983365" w14:textId="5D7F10CD" w:rsidR="00E618E7" w:rsidRPr="00366F41" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00366F41">
+        <w:t>LEED Submittals:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366F41">
+        <w:t>Provide documentation of how the requirements of Credit will be met</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF873DE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C82051B" w14:textId="14BCB4B2" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Window Treatment Schedule:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>For all roller shades.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Use same room designations as indicated on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001925B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>field verified window dimensions, quantities, type of shade, controls, fabric, and color,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> and include opening sizes and key to typical mounting details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330AC795" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9772C0" w14:textId="36B01F1D" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATNote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER **</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Delete Selection Samples paragraph if colors and shade fabrics have already been selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3019FE80" w14:textId="1209628E" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selection Samples:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B">
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> complete set of shade cloth options and aluminum finish color samples representing manufacturer's full range of available colors and patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70454AAA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4E579E" w14:textId="2D815D0B" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verification Samples:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> product specified, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B">
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> complete set of shade components, unassembled, demonstrating compliance with specified requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Shade fabric sample and aluminum finish sample as selected,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4835">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>representing actual product, color, and patterns.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mark face of material to indicate interior faces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3184059E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D8413C" w14:textId="326CAF1C" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Maintenance Data:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Methods for maintaining roller shades, precautions regarding cleaning materials and methods, instructions for operating hardware and controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234D535B" w14:textId="77777777" w:rsidR="00B6019B" w:rsidRDefault="00B6019B" w:rsidP="00B6019B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE08B50" w14:textId="5B785FD1" w:rsidR="00B6019B" w:rsidRDefault="00B6019B" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6019B">
+        <w:t>Standard manufacturer’s defect warranty:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6019B">
+        <w:t>Standard manufacturer’s warranty documents indicating compliance with requirements of Section 1.9 below</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734B7588" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E8E156" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Manufacturer's Certificates: Certify products meet or exceed specified requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71196EB0" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B85CF5" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D30921" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19122702" w14:textId="0C08846B" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Manufacturer Qualifications: Obtain roller shades through one source from a single manufacturer with a minimum of twenty </w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B">
+        <w:t>years’ experience</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in manufacturing products comparable to those specified in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686F407B" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0996D6" w14:textId="702E9CA8" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NFPA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>e-Test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>Passes NFPA 70</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45E65">
+        <w:t>. Materials tested shall be identical to products proposed for use.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B" w:rsidRPr="00B6019B">
+        <w:t>Show complete manufacturer data (name,</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B" w:rsidRPr="00B6019B">
+        <w:t>location,</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B" w:rsidRPr="00B6019B">
+        <w:t>contact) and certification from manufacturer that the fabrics sourced for this project comply with the test data provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6019B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEC55A6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9EAD33" w14:textId="092981F5" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
-        <w:t>Delete references from the list below that are not actually required by the text of the edited section.</w:t>
-[...109 lines deleted...]
-        <w:t>Product Data:</w:t>
+        <w:t>Include a mock-up if the project size and/or quality warrant taking such a precaution.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER **</w:t>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>The following is one example of how a mock-up on a large project might be specified.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Include the following paragraph for projects with complex requirements for window treatment.</w:t>
+      <w:r w:rsidRPr="00A37786">
+        <w:t>When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58676CF2" w14:textId="1068ACF3" w:rsidR="00E618E7" w:rsidRPr="004E6679" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6679">
+        <w:t>Mock-Up:</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C6226FC" w14:textId="216DA628" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve">Provide a mock-up of one of each </w:t>
+      </w:r>
+      <w:r w:rsidR="0061043B" w:rsidRPr="004E6679">
+        <w:t>type of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6679">
+        <w:t xml:space="preserve"> roller shade assembly specified for evaluation of mounting, appearance and accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CB5DA7" w14:textId="46DF9C2F" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Locate mock-up in window(s) designated by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56E44">
+        <w:t>Architect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED48C10" w14:textId="4A0CAF82" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00FA6E15">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do not proceed with remaining work until mock-up is accepted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56E44">
+        <w:t>Architect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0E04B9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D80EEA" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C0FB74" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507B5FD1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6679">
-        <w:t>Shop Drawings:</w:t>
+      <w:r w:rsidRPr="00903C7F">
+        <w:t>Do not deliver window shades until building is enclosed and con</w:t>
+      </w:r>
+      <w:r>
+        <w:t>struction within spaces where shades will be installed is substantially complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2817A420" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E00393E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deliver products in manufacturer's original, unopened, undamaged containers with labels intact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A0BC4A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="066448A4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Label containers and shades according to Window Shade Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50436251" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441F93BE" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Store products in manufacturer's unopened packaging until ready for installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A73C375" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161E1468" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEQUENCING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B019667" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F39EDF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that locating templates and other information required for installation of products of this section are furnished to affected trades in time to prevent interruption of construction progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B22A65A" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B54C6A1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure that products of this section are supplied to affected trades in time to prevent interruption of construction progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E54D2BF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4725D56F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PROJECT CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1179DA78" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00F3222C">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABEEA97" w14:textId="4FB6A51D" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="002C5F7F">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Install roller shades after finish work and ambient temperature, humidity</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11FA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and ventilation conditions are maintained at levels recommended for project upon completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593A50C9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A77ED7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3A161F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WARRANTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286F7AB4" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C32441" w14:textId="7D23D9F4" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E70">
+        <w:t>Hardware and Shade Fabric</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6679">
-[...3 lines deleted...]
-    <w:p w14:paraId="3C7E79EC" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
+      <w:r w:rsidRPr="00752E70">
+        <w:t xml:space="preserve">Draper standard </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11FA" w:rsidRPr="00752E70">
+        <w:t>twenty-five-year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E70">
+        <w:t xml:space="preserve"> limited warranty</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7452BBC9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00754EDE" w:rsidRDefault="00E618E7" w:rsidP="00A0118A">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B182D8C" w14:textId="068C14FE" w:rsidR="00E618E7" w:rsidRPr="00394644" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
-[...4 lines deleted...]
-        <w:t>** NOTE TO SPECIFIER **</w:t>
+    <w:p w14:paraId="24FAF69F" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD3FB1E" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PRODUCTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41558112" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08455AD9" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MANUFACTURERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BAD8FF" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATBlank"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0623A840" w14:textId="636B9EFD" w:rsidR="00E618E7" w:rsidRDefault="006800F6" w:rsidP="00EA5DCF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006800F6">
+        <w:t>Acceptable Manufacturer: Draper, Inc. Sales offices and manufacturing facility located at:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00394644">
-[...8 lines deleted...]
-        <w:t>LEED Submittals:</w:t>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t>47385-0425.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00366F41">
-[...16 lines deleted...]
-        <w:t>Window Treatment Schedule:</w:t>
+      <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
+        <w:t>ASD.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6679">
-[...560 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E618E7" w:rsidRPr="000F0CFB">
-        <w:t xml:space="preserve"> 411 S. Pearl P. O. Box 425; Spiceland, IN</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; Fax: 866-637-5611; </w:t>
+        <w:t xml:space="preserve">Toll Free Tel: 800-238-7999; Tel: 765-987-7999; </w:t>
       </w:r>
       <w:r w:rsidR="000E6E16">
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000E6E16" w:rsidRPr="000E6E16">
           <w:t>www.draperinc.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E6E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FA4B29" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00EA5DCF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D22284E" w14:textId="38AE9833" w:rsidR="00E618E7" w:rsidRPr="00A37786" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve">Delete one of the following two </w:t>
@@ -1394,56 +1365,68 @@
         <w:t>paragraphs:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37786">
         <w:t xml:space="preserve"> coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62710BF4" w14:textId="65772A28" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="004C3A99">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions:</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E484C1" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC5B648" w14:textId="561B9442" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
+    <w:p w14:paraId="4AC5B648" w14:textId="714DC5BE" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01600</w:t>
+        <w:t>Requests for substitutions will be considered in accordance with provisions of Section 01</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2B77">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B6019B" w:rsidRPr="00B6019B">
         <w:t xml:space="preserve">. Contractor to be responsible for ALL COSTS related to a substitution requested less than 10 days prior to bid date, including cost of review by </w:t>
       </w:r>
       <w:r w:rsidR="00C56E44">
         <w:t>Architect</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEEBDA7" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AEE6CCF" w14:textId="385057C7" w:rsidR="00E618E7" w:rsidRPr="00E05915" w:rsidRDefault="00E618E7" w:rsidP="008E59AA">
       <w:pPr>
         <w:pStyle w:val="ARCATNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00A37786">
         <w:t>** NOTE TO SPECIFIER **</w:t>
       </w:r>
       <w:r w:rsidR="007A6F5E">
         <w:t xml:space="preserve"> </w:t>
@@ -5595,82 +5578,82 @@
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Refer to Drawings for shade types and locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6713AF3D" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79369AF6" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRDefault="00E618E7" w:rsidP="006602BF">
       <w:pPr>
         <w:pStyle w:val="ARCATBlank"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE3CD79" w14:textId="77777777" w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidRDefault="00E618E7" w:rsidP="00B349AC">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E618E7" w:rsidRPr="00D33F1B" w:rsidSect="00E618E7">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4907D41D" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
-    <w:p w14:paraId="4C6125F7" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="1F40F1D0" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="19897991" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB08832" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7">
+    <w:p w14:paraId="65996BFD" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4565AF12" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="49D0B45B" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D0E8F5E" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7">
+    <w:p w14:paraId="3AAF49EE" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129EF5CC" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="71B408FF" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5741,64 +5724,64 @@
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:instrText>page \* arabic</w:instrText>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D539CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidR="00FA6E15">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3316FE0A" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7">
+    <w:p w14:paraId="7F2D75F4" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C9D01" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="0E1304A9" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="633D717C" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7">
+    <w:p w14:paraId="2EBC1A95" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47378A46" w14:textId="77777777" w:rsidR="00440D3B" w:rsidRDefault="00440D3B" w:rsidP="00E618E7"/>
+    <w:p w14:paraId="01549B07" w14:textId="77777777" w:rsidR="0015700A" w:rsidRDefault="0015700A" w:rsidP="00E618E7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCA037C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
@@ -6779,51 +6762,51 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="948125505">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1672218059">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -6835,58 +6818,60 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A06324"/>
     <w:rsid w:val="0002129D"/>
     <w:rsid w:val="000255BB"/>
     <w:rsid w:val="00033146"/>
     <w:rsid w:val="00033B91"/>
     <w:rsid w:val="00034926"/>
     <w:rsid w:val="00040C4C"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00055722"/>
     <w:rsid w:val="00064459"/>
     <w:rsid w:val="000652A3"/>
     <w:rsid w:val="000675B4"/>
     <w:rsid w:val="00067721"/>
     <w:rsid w:val="00075AD6"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D2647"/>
     <w:rsid w:val="000E50EF"/>
     <w:rsid w:val="000E6E16"/>
     <w:rsid w:val="000F0CFB"/>
     <w:rsid w:val="000F4288"/>
     <w:rsid w:val="000F591E"/>
+    <w:rsid w:val="000F69FB"/>
     <w:rsid w:val="001020D4"/>
     <w:rsid w:val="00117634"/>
     <w:rsid w:val="0012113E"/>
     <w:rsid w:val="001242D8"/>
     <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00135839"/>
     <w:rsid w:val="00141C67"/>
     <w:rsid w:val="0014371C"/>
+    <w:rsid w:val="0015700A"/>
     <w:rsid w:val="00160434"/>
     <w:rsid w:val="001624E5"/>
     <w:rsid w:val="00162A82"/>
     <w:rsid w:val="0018012E"/>
     <w:rsid w:val="001852F7"/>
     <w:rsid w:val="001925B0"/>
     <w:rsid w:val="001B0227"/>
     <w:rsid w:val="001B5378"/>
     <w:rsid w:val="001B77AC"/>
     <w:rsid w:val="001D0249"/>
     <w:rsid w:val="001D15F3"/>
     <w:rsid w:val="001F2D37"/>
     <w:rsid w:val="0020046C"/>
     <w:rsid w:val="00224A10"/>
     <w:rsid w:val="00242CFF"/>
     <w:rsid w:val="002511A9"/>
     <w:rsid w:val="002554B8"/>
     <w:rsid w:val="00260F33"/>
     <w:rsid w:val="002647C4"/>
     <w:rsid w:val="00271008"/>
     <w:rsid w:val="002767BE"/>
     <w:rsid w:val="00277828"/>
     <w:rsid w:val="002821E2"/>
     <w:rsid w:val="0029265D"/>
     <w:rsid w:val="00295470"/>
@@ -6965,50 +6950,51 @@
     <w:rsid w:val="00527B87"/>
     <w:rsid w:val="00562E22"/>
     <w:rsid w:val="00576E95"/>
     <w:rsid w:val="0057706F"/>
     <w:rsid w:val="00581418"/>
     <w:rsid w:val="0058450B"/>
     <w:rsid w:val="00585EDD"/>
     <w:rsid w:val="005872AC"/>
     <w:rsid w:val="0059154B"/>
     <w:rsid w:val="00597368"/>
     <w:rsid w:val="005B03E8"/>
     <w:rsid w:val="005B0C97"/>
     <w:rsid w:val="005B0E7D"/>
     <w:rsid w:val="005C023B"/>
     <w:rsid w:val="005D03AB"/>
     <w:rsid w:val="005D0C93"/>
     <w:rsid w:val="005E0FC0"/>
     <w:rsid w:val="005E68BC"/>
     <w:rsid w:val="005E7CBD"/>
     <w:rsid w:val="005F665D"/>
     <w:rsid w:val="005F6977"/>
     <w:rsid w:val="00607315"/>
     <w:rsid w:val="00610085"/>
     <w:rsid w:val="0061043B"/>
     <w:rsid w:val="006143AB"/>
+    <w:rsid w:val="00645814"/>
     <w:rsid w:val="006504C4"/>
     <w:rsid w:val="006602BF"/>
     <w:rsid w:val="00666BED"/>
     <w:rsid w:val="0067692D"/>
     <w:rsid w:val="00677903"/>
     <w:rsid w:val="006800F6"/>
     <w:rsid w:val="00682878"/>
     <w:rsid w:val="00684DFB"/>
     <w:rsid w:val="006A17E2"/>
     <w:rsid w:val="006A629D"/>
     <w:rsid w:val="006A724F"/>
     <w:rsid w:val="006B2526"/>
     <w:rsid w:val="006B2B04"/>
     <w:rsid w:val="006C00EE"/>
     <w:rsid w:val="006C2CF6"/>
     <w:rsid w:val="006C51F7"/>
     <w:rsid w:val="006C6FA2"/>
     <w:rsid w:val="006D4C0C"/>
     <w:rsid w:val="006E0F98"/>
     <w:rsid w:val="006E11A3"/>
     <w:rsid w:val="006E1392"/>
     <w:rsid w:val="006E1D2E"/>
     <w:rsid w:val="006E1E69"/>
     <w:rsid w:val="006F340C"/>
     <w:rsid w:val="00702091"/>
@@ -7020,50 +7006,51 @@
     <w:rsid w:val="00724790"/>
     <w:rsid w:val="00725611"/>
     <w:rsid w:val="00727FF7"/>
     <w:rsid w:val="007328AC"/>
     <w:rsid w:val="00732E94"/>
     <w:rsid w:val="00733C36"/>
     <w:rsid w:val="0074240A"/>
     <w:rsid w:val="007442E1"/>
     <w:rsid w:val="007521E2"/>
     <w:rsid w:val="00752E70"/>
     <w:rsid w:val="00754EDE"/>
     <w:rsid w:val="00763DFC"/>
     <w:rsid w:val="007645CA"/>
     <w:rsid w:val="00764FD5"/>
     <w:rsid w:val="00767680"/>
     <w:rsid w:val="00772828"/>
     <w:rsid w:val="007A0F60"/>
     <w:rsid w:val="007A3FE1"/>
     <w:rsid w:val="007A6F5E"/>
     <w:rsid w:val="007B38A9"/>
     <w:rsid w:val="007B6627"/>
     <w:rsid w:val="007B6AF7"/>
     <w:rsid w:val="007B7CCD"/>
     <w:rsid w:val="007B7E79"/>
     <w:rsid w:val="007C773C"/>
+    <w:rsid w:val="007E2B77"/>
     <w:rsid w:val="007E2CB6"/>
     <w:rsid w:val="007F6E59"/>
     <w:rsid w:val="008011F3"/>
     <w:rsid w:val="00801EB4"/>
     <w:rsid w:val="00810253"/>
     <w:rsid w:val="00814A3B"/>
     <w:rsid w:val="008157BD"/>
     <w:rsid w:val="00820E32"/>
     <w:rsid w:val="008274EA"/>
     <w:rsid w:val="008411DA"/>
     <w:rsid w:val="00842E10"/>
     <w:rsid w:val="008438DD"/>
     <w:rsid w:val="008464A3"/>
     <w:rsid w:val="00853417"/>
     <w:rsid w:val="0085587F"/>
     <w:rsid w:val="00857D71"/>
     <w:rsid w:val="00872A1D"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="00887A03"/>
     <w:rsid w:val="00897299"/>
     <w:rsid w:val="008A30C9"/>
     <w:rsid w:val="008A36B8"/>
     <w:rsid w:val="008A4CE3"/>
     <w:rsid w:val="008C19AF"/>
     <w:rsid w:val="008C619C"/>
@@ -7108,50 +7095,51 @@
     <w:rsid w:val="00A37786"/>
     <w:rsid w:val="00A55556"/>
     <w:rsid w:val="00A63306"/>
     <w:rsid w:val="00A71B6A"/>
     <w:rsid w:val="00A72A57"/>
     <w:rsid w:val="00A73B3C"/>
     <w:rsid w:val="00A73C7F"/>
     <w:rsid w:val="00A779E7"/>
     <w:rsid w:val="00A77ED7"/>
     <w:rsid w:val="00A878AF"/>
     <w:rsid w:val="00AA6A28"/>
     <w:rsid w:val="00AA72B0"/>
     <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0689"/>
     <w:rsid w:val="00AC0EF3"/>
     <w:rsid w:val="00AC3D4B"/>
     <w:rsid w:val="00AC57B6"/>
     <w:rsid w:val="00AC6D84"/>
     <w:rsid w:val="00AC706B"/>
     <w:rsid w:val="00AE1109"/>
     <w:rsid w:val="00AF2605"/>
     <w:rsid w:val="00B01521"/>
     <w:rsid w:val="00B0504D"/>
     <w:rsid w:val="00B05E2C"/>
     <w:rsid w:val="00B20447"/>
+    <w:rsid w:val="00B21F1C"/>
     <w:rsid w:val="00B249C9"/>
     <w:rsid w:val="00B3171B"/>
     <w:rsid w:val="00B33CAB"/>
     <w:rsid w:val="00B349AC"/>
     <w:rsid w:val="00B6019B"/>
     <w:rsid w:val="00B8648E"/>
     <w:rsid w:val="00B93139"/>
     <w:rsid w:val="00B97D02"/>
     <w:rsid w:val="00BA0942"/>
     <w:rsid w:val="00BB2839"/>
     <w:rsid w:val="00BB501D"/>
     <w:rsid w:val="00BC3185"/>
     <w:rsid w:val="00BC4054"/>
     <w:rsid w:val="00BF508B"/>
     <w:rsid w:val="00C10AF7"/>
     <w:rsid w:val="00C26DFB"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C36FA5"/>
     <w:rsid w:val="00C373C3"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C56E44"/>
     <w:rsid w:val="00C5785E"/>
     <w:rsid w:val="00C638BF"/>
     <w:rsid w:val="00C667B8"/>
     <w:rsid w:val="00C6783D"/>
@@ -7197,50 +7185,51 @@
     <w:rsid w:val="00E30D65"/>
     <w:rsid w:val="00E36A86"/>
     <w:rsid w:val="00E37435"/>
     <w:rsid w:val="00E55426"/>
     <w:rsid w:val="00E618E7"/>
     <w:rsid w:val="00E634FD"/>
     <w:rsid w:val="00E64E25"/>
     <w:rsid w:val="00E74A39"/>
     <w:rsid w:val="00E75856"/>
     <w:rsid w:val="00E84BA9"/>
     <w:rsid w:val="00E86379"/>
     <w:rsid w:val="00E91ADB"/>
     <w:rsid w:val="00EA0066"/>
     <w:rsid w:val="00EA0397"/>
     <w:rsid w:val="00EA5DCF"/>
     <w:rsid w:val="00EB0201"/>
     <w:rsid w:val="00EB361D"/>
     <w:rsid w:val="00EC7F04"/>
     <w:rsid w:val="00ED5A50"/>
     <w:rsid w:val="00EE3F75"/>
     <w:rsid w:val="00EF2DF1"/>
     <w:rsid w:val="00EF5ED9"/>
     <w:rsid w:val="00EF6FE5"/>
     <w:rsid w:val="00F0230A"/>
     <w:rsid w:val="00F06C55"/>
+    <w:rsid w:val="00F079FC"/>
     <w:rsid w:val="00F1397D"/>
     <w:rsid w:val="00F21753"/>
     <w:rsid w:val="00F30AA8"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F329F7"/>
     <w:rsid w:val="00F44CE9"/>
     <w:rsid w:val="00F47779"/>
     <w:rsid w:val="00F54E43"/>
     <w:rsid w:val="00F56EA2"/>
     <w:rsid w:val="00F607AA"/>
     <w:rsid w:val="00F62F7A"/>
     <w:rsid w:val="00F6396D"/>
     <w:rsid w:val="00F66312"/>
     <w:rsid w:val="00F738B0"/>
     <w:rsid w:val="00F74C10"/>
     <w:rsid w:val="00F74E1F"/>
     <w:rsid w:val="00F755CA"/>
     <w:rsid w:val="00F756FB"/>
     <w:rsid w:val="00F770EF"/>
     <w:rsid w:val="00F82372"/>
     <w:rsid w:val="00FA082A"/>
     <w:rsid w:val="00FA5F4E"/>
     <w:rsid w:val="00FA6E15"/>
     <w:rsid w:val="00FB776E"/>
     <w:rsid w:val="00FD05EB"/>
@@ -8796,51 +8785,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SpecifierNoteChar">
     <w:name w:val="Specifier Note Char"/>
     <w:link w:val="SpecifierNote"/>
     <w:rsid w:val="00AA72B0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/arcatcos/cos43/arc43272.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.draperinc.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\ARCAT-0705\Assignments\Assignment%233\ARCATMasterR4c.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9436,76 +9425,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6D0A085-6260-4D09-818B-9DCDA72F23B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{cd6f8866-84ab-4294-84b5-efdc93376168}" enabled="0" method="" siteId="{cd6f8866-84ab-4294-84b5-efdc93376168}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARCATMasterR4c</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>13336</Words>
-  <Characters>75619</Characters>
+  <Words>13249</Words>
+  <Characters>75520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1718</Lines>
-  <Paragraphs>386</Paragraphs>
+  <Lines>629</Lines>
+  <Paragraphs>177</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section 12494 chged to 12493</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>FPD/hlj</Manager>
   <Company>ARCAT, Inc., 2007 (10/13/07) R1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88569</CharactersWithSpaces>
+  <CharactersWithSpaces>88592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section 12494 chged to 12493</dc:title>
   <dc:subject>WINDOW SHADES</dc:subject>
   <dc:creator>Draper, Inc.</dc:creator>
   <cp:keywords/>
   <dc:description>R35 (7/16/13), R36 Section No. Chg,  (7/23/14), R37 (11/14/17), R38 (11/28/17) R39 SW,(12/17/17), R40 (1/8/17), R41 (2/7/19), R42 (2/19/19), R43 (2/19/19), R44 (2/22/19), R45 (3/11/19), R46 (3/13/19), R47 (3/19/19)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D335CE4629800449B483A2C2858F2E5F</vt:lpwstr>
   </property>